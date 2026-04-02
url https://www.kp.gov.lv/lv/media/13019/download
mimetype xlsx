--- v1 (2026-02-11)
+++ v2 (2026-04-02)
@@ -1,82 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29328"/>
-[...1 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6CC45E47-4489-413D-8E00-06277DF42BFC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <workbookPr defaultThemeVersion="202300"/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\freis\Downloads\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2E95134-E1AA-4870-A77D-F300BA67900F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{60B31A73-B587-4DFB-9C65-FBBAD35560D1}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="15500" xr2:uid="{60B31A73-B587-4DFB-9C65-FBBAD35560D1}"/>
   </bookViews>
   <sheets>
     <sheet name="Apvienošanās Lietas" sheetId="1" r:id="rId1"/>
     <sheet name="Dalībnieki" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1195" uniqueCount="458">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1409" uniqueCount="532">
   <si>
     <t>N.p.k</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>Lietas Nr.</t>
   </si>
   <si>
     <t>Lietas nosaukums</t>
   </si>
   <si>
     <t>Paziņošanas pienākums</t>
   </si>
   <si>
     <t>Iesniegts ziņojuma projekts</t>
   </si>
   <si>
     <t>Konsultāciju uzsākšanas datums</t>
   </si>
   <si>
     <t>Ziņojuma veids</t>
   </si>
   <si>
@@ -1406,50 +1411,272 @@
     <t>Liepājas SEZ “TERRABALT” SIA</t>
   </si>
   <si>
     <t>52.21 Sauszemes transporta palīgdarbības</t>
   </si>
   <si>
     <t>AS Stena Line Ports Ventspils</t>
   </si>
   <si>
     <t>52.29 Pārējās transporta palīgdarbības</t>
   </si>
   <si>
     <t>SIA "Ingka Investments Latvia"</t>
   </si>
   <si>
     <t>02.10 Mežkopība un citas mežsaimniecības darbības</t>
   </si>
   <si>
     <t>Sabiedrība ar ierobežotu atbildību "Sodra mežs"</t>
   </si>
   <si>
     <t>SIA "RUDA"</t>
   </si>
   <si>
     <t>Sodra Forest Latvia SIA</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/25/17</t>
+  </si>
+  <si>
+    <t>Par Akciju sabiedrības “Cēsu alus” un SIA “VALMIERMUIŽAS ALUS” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/25/23</t>
+  </si>
+  <si>
+    <t>Par Froneri International Limited un Food Union Luxembourg Group S.à.r.l. apvienošanos</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> KL/2.2-4.1/25/27</t>
+  </si>
+  <si>
+    <t>Par Lantmännen ek för, Leipurin Oyj un Kebelco AB apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/25/28</t>
+  </si>
+  <si>
+    <t>Par IKEA Forestry Investment AB un KURZEME TIMBERLAND SIA apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/25/29</t>
+  </si>
+  <si>
+    <t>Par Sabiedrības ar ierobežotu atbildību “Clean R" un Sabiedrības ar ierobežotu atbildību “ĶILUPE” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/2</t>
+  </si>
+  <si>
+    <t>Par Sabiedrības ar ierobežotu atbildību “SATIKSME Loģistika” un SIA “VGP Park Tiraines” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/25/21</t>
+  </si>
+  <si>
+    <t>“Par fiziskas personas izšķirošas ietekmes iegūšanu pār AB “NOVATURAS”</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/4</t>
+  </si>
+  <si>
+    <t>Par SIA "RIMI BALTIC" un HAVI Logistic SIA apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/5</t>
+  </si>
+  <si>
+    <t>Par Global Champs, UAB un Baltic Champs, UAB apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/3</t>
+  </si>
+  <si>
+    <t>Par SIA “LATVIJAS APTIEKA” un Sabiedrības ar ierobežotu atbildību “Farma Balt Aptieka” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/8</t>
+  </si>
+  <si>
+    <t>Par Akciju sabiedrības “SMILTENES PIENS” un Akciju sabiedrības “Cesvaines Piens” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/9</t>
+  </si>
+  <si>
+    <t>Par “MAXIMA Latvija” SIA un SIA “IRBIS A” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/10</t>
+  </si>
+  <si>
+    <t>Par “FIRMA MADARA 89 ĪPAŠUMI” SIA, SIA “ARI Invest” un SIA “Latgale properties” apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/11</t>
+  </si>
+  <si>
+    <t>Par “FIRMA MADARA 89 ĪPAŠUMI” SIA izšķirošas ietekmes iegūšanu pār aktīviem Lielajā ielā 2, Talsos”</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/13</t>
+  </si>
+  <si>
+    <t>Par FITEK OÜ un Unifiedpost AS apvienošanos</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/14</t>
+  </si>
+  <si>
+    <t>Par QEIF III Infra Sàrl un UAB Vilniaus kogeneracinė jėgainė apvienošanos</t>
+  </si>
+  <si>
+    <t>Froneri International Limited</t>
+  </si>
+  <si>
+    <t>10.52 Saldējuma ražošana</t>
+  </si>
+  <si>
+    <t>Food Union Luxembourg Group S.à.r.l.</t>
+  </si>
+  <si>
+    <t>Leipurin Oyj</t>
+  </si>
+  <si>
+    <t>Kebelco AB</t>
+  </si>
+  <si>
+    <t>IKEA Forestry Investment AB</t>
+  </si>
+  <si>
+    <t>KURZEME TIMBERLAND</t>
+  </si>
+  <si>
+    <t>Sabiedrība ar ierobežotu atbildību „Clean R”</t>
+  </si>
+  <si>
+    <t>Sabiedrība ar ierobežotu atbildību "ĶILUPE"</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akciju sabiedrība “Cēsu alus” </t>
+  </si>
+  <si>
+    <t>11.05 Alus ražošana</t>
+  </si>
+  <si>
+    <t>SIA “VALMIERMUIŽAS ALUS”</t>
+  </si>
+  <si>
+    <t>Sabiedrība ar ierobežotu atbildību "SATIKSME Loģistika"</t>
+  </si>
+  <si>
+    <t>SIA "VGP Park Tiraines"</t>
+  </si>
+  <si>
+    <t>46.17 Pārtikas, dzērienu un tabakas Vairumtirdzniecības starpnieku darbība</t>
+  </si>
+  <si>
+    <t>SIA "BALTIC WORLD"</t>
+  </si>
+  <si>
+    <t>79.12 Tūrisma operatoru pakalpojumi</t>
+  </si>
+  <si>
+    <t>SIA "NOVATOURS"</t>
+  </si>
+  <si>
+    <t>79.11 Ceļojumu biroju pakalpojumi</t>
+  </si>
+  <si>
+    <t>SIA "RIMI BALTIC"</t>
+  </si>
+  <si>
+    <t>HAVI Logistic SIA</t>
+  </si>
+  <si>
+    <t>52.10 Uzglabāšana un noliktavu saimniecība</t>
+  </si>
+  <si>
+    <t>SIA “LATVIJAS APTIEKA”</t>
+  </si>
+  <si>
+    <t>47.73 Farmaceitisko izstrādājumu mazumtirdzniecība specializētajos veikalos</t>
+  </si>
+  <si>
+    <t>Baltic Champs, UAB</t>
+  </si>
+  <si>
+    <t>46.31 Augļu un dārzeņu Vairumtirdzniecība</t>
+  </si>
+  <si>
+    <t>Global Champs, UAB</t>
+  </si>
+  <si>
+    <t>46.19 Plaša sortimenta preču Vairumtirdzniecības starpnieku darbība</t>
+  </si>
+  <si>
+    <t>Sabiedrības ar ierobežotu atbildību “Farma Balt Aptieka”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akciju sabiedrība “SMILTENES PIENS” </t>
+  </si>
+  <si>
+    <t>10.51 Piena pārstrāde un siera ražošana</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Akciju sabiedrība “Cesvaines Piens” </t>
+  </si>
+  <si>
+    <t>“MAXIMA Latvija” SIA</t>
+  </si>
+  <si>
+    <t>SIA “IRBIS A”</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> “FIRMA MADARA 89 ĪPAŠUMI” SIA</t>
+  </si>
+  <si>
+    <t>SIA "LENOKA"</t>
+  </si>
+  <si>
+    <t>SIA "GABRIĒLA"</t>
+  </si>
+  <si>
+    <t>SIA "RIMI LATVIA"</t>
+  </si>
+  <si>
+    <t>FITEK OÜ</t>
+  </si>
+  <si>
+    <t>82.11 Kombinētie biroju administratīvie pakalpojumi</t>
+  </si>
+  <si>
+    <t>Unifiedpost AS</t>
+  </si>
+  <si>
+    <t>63.11 Datu apstrāde, uzturēšana un ar to saistītās darbības</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1509,81 +1736,81 @@
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}" name="Lietas3" displayName="Lietas3" ref="A1:P79" totalsRowShown="0">
-  <autoFilter ref="A1:P79" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}" name="Lietas3" displayName="Lietas3" ref="A1:P95" totalsRowShown="0">
+  <autoFilter ref="A1:P95" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}"/>
   <tableColumns count="16">
     <tableColumn id="1" xr3:uid="{A427A570-4AE8-40F5-BB58-A95424E04405}" name="N.p.k"/>
     <tableColumn id="2" xr3:uid="{E562A202-1A61-47B5-BE2D-BB6681254BF1}" name="Gads"/>
     <tableColumn id="3" xr3:uid="{8F0AACD5-93B4-45B7-8AEE-D8EAF81E3B8E}" name="Lietas Nr." dataDxfId="13"/>
     <tableColumn id="4" xr3:uid="{8F99C7BE-F1B5-42D1-B9BC-47E1131DE0FB}" name="Lietas nosaukums" dataDxfId="12"/>
     <tableColumn id="13" xr3:uid="{25AEF621-1A74-408F-9BA0-95CDA53B92B4}" name="Paziņošanas pienākums" dataDxfId="11"/>
     <tableColumn id="14" xr3:uid="{D0E10E18-606A-4FDE-BBEE-B20A3D0D9A92}" name="Iesniegts ziņojuma projekts" dataDxfId="10"/>
     <tableColumn id="15" xr3:uid="{8213C6C6-E612-4E21-9F35-BA194EE53A43}" name="Konsultāciju uzsākšanas datums" dataDxfId="9"/>
     <tableColumn id="16" xr3:uid="{CCA1CF1F-7A24-483B-A52F-67F13D2BA716}" name="Ziņojuma veids" dataDxfId="8"/>
     <tableColumn id="17" xr3:uid="{069C7404-0C7F-4A8B-A1BC-E10BCA75322F}" name="Ziņojuma saņemšanas datums" dataDxfId="7"/>
     <tableColumn id="18" xr3:uid="{8C30F206-5C2D-47F5-B1E3-DC0CBB45AE8B}" name="Ziņojuma pilnīguma datums" dataDxfId="6"/>
     <tableColumn id="19" xr3:uid="{A4A3C143-0269-4FCC-B368-C410A7AA6F9D}" name="Nepilnību novēršanas laiks (kalendārās dienas)"/>
     <tableColumn id="20" xr3:uid="{BDDB17F2-6EBC-4DB6-BEAD-C2DC3351C0B4}" name="Lēmuma pieņemšanas datums" dataDxfId="5"/>
     <tableColumn id="22" xr3:uid="{1C6FDED9-117E-4354-8A79-4148EE2DF375}" name="Lēmuma veids" dataDxfId="4"/>
     <tableColumn id="24" xr3:uid="{3AF9474D-B6CD-43BD-8875-55E38B71E003}" name="Lietas izpētes ilgums (kalendārās dienas)"/>
     <tableColumn id="25" xr3:uid="{85DB7FEA-A35E-44B4-BD33-FFB0F6D9076E}" name="Apvienošanās fāze"/>
     <tableColumn id="31" xr3:uid="{87A37103-3928-44F2-BFF7-CC2BE04960D4}" name="Vertikāls vai horizontāls tirgus" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}" name="Dalībnieki1" displayName="Dalībnieki1" ref="A1:D211" totalsRowShown="0">
-  <autoFilter ref="A1:D211" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}" name="Dalībnieki1" displayName="Dalībnieki1" ref="A1:D245" totalsRowShown="0">
+  <autoFilter ref="A1:D245" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{623B90FB-7D1C-4043-A7AE-1C0B1EF694CB}" name="N.p.k"/>
     <tableColumn id="2" xr3:uid="{DAEE59AE-B15C-4F29-A69E-AFFEAEF11702}" name="Apvienošanās dalībnieki" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{1284B300-7BD5-4A84-9606-110B808FCA20}" name="NACE klasifikācija" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{286CC4B4-1161-41BC-98FF-2386D03A7EC2}" name="Grupēšana" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -1866,63 +2093,63 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65066D44-FBDD-45D7-81EC-A903A66AE236}">
-  <dimension ref="A1:P79"/>
+  <dimension ref="A1:P95"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A64" workbookViewId="0">
-      <selection activeCell="D22" sqref="D22"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="F18" sqref="F18"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="7.85546875" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="81.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="25" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="32.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="17" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="30.85546875" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="28.5703125" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="46.5703125" bestFit="1" customWidth="1"/>
     <col min="12" max="12" width="31.140625" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="45.42578125" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="41.140625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="20.140625" bestFit="1" customWidth="1"/>
     <col min="16" max="16" width="30.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
@@ -4747,103 +4974,99 @@
         <v>1</v>
       </c>
       <c r="P59" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="60" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2024</v>
       </c>
       <c r="C60" t="s">
         <v>143</v>
       </c>
       <c r="D60" t="s">
         <v>144</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
-      <c r="G60" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G60" s="1"/>
       <c r="H60" t="s">
         <v>27</v>
       </c>
       <c r="I60" s="1">
         <v>45597</v>
       </c>
       <c r="J60" s="1">
         <v>45603</v>
       </c>
       <c r="K60">
         <v>6</v>
       </c>
       <c r="L60" s="1">
         <v>45623</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60">
         <v>20</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="P60" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="61" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2024</v>
       </c>
       <c r="C61" t="s">
         <v>145</v>
       </c>
       <c r="D61" t="s">
         <v>146</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>24</v>
       </c>
-      <c r="G61" s="1">
-[...1 lines deleted...]
-      </c>
+      <c r="G61" s="1"/>
       <c r="H61" t="s">
         <v>27</v>
       </c>
       <c r="I61" s="1">
         <v>45589</v>
       </c>
       <c r="J61" s="1">
         <v>45618</v>
       </c>
       <c r="K61">
         <v>29</v>
       </c>
       <c r="L61" s="1">
         <v>45638</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61">
         <v>20</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="P61" t="s">
@@ -4932,805 +5155,1572 @@
       </c>
       <c r="L63" s="1">
         <v>45694</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63">
         <v>30</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="P63" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="64" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
-        <v>387</v>
+        <v>408</v>
       </c>
       <c r="D64" t="s">
-        <v>388</v>
+        <v>409</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>24</v>
+      </c>
+      <c r="G64" s="1"/>
       <c r="H64" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I64" s="1">
-        <v>45737</v>
+        <v>45702</v>
       </c>
       <c r="J64" s="1">
-        <v>45737</v>
+        <v>45723</v>
+      </c>
+      <c r="K64">
+        <v>21</v>
       </c>
       <c r="L64" s="1">
-        <v>45761</v>
+        <v>45834</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64">
-        <v>24</v>
+        <v>111</v>
       </c>
       <c r="O64">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P64" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="65" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
         <v>389</v>
       </c>
       <c r="D65" t="s">
         <v>390</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="1">
-        <v>45586</v>
+        <v>45590</v>
       </c>
       <c r="H65" t="s">
         <v>19</v>
       </c>
       <c r="I65" s="1">
         <v>45645</v>
       </c>
       <c r="J65" s="1">
         <v>45653</v>
       </c>
       <c r="K65">
         <v>8</v>
       </c>
       <c r="L65" s="1">
         <v>45764</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65">
         <v>111</v>
       </c>
       <c r="O65">
         <v>2</v>
       </c>
       <c r="P65" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="66" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66" t="s">
-        <v>391</v>
+        <v>410</v>
       </c>
       <c r="D66" t="s">
-        <v>392</v>
+        <v>411</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>18</v>
       </c>
-      <c r="G66" s="1"/>
+      <c r="G66" s="1">
+        <v>45699</v>
+      </c>
       <c r="H66" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I66" s="1">
-        <v>45727</v>
+        <v>45723</v>
       </c>
       <c r="J66" s="1">
-        <v>45743</v>
-[...2 lines deleted...]
-        <v>16</v>
+        <v>45723</v>
       </c>
       <c r="L66" s="1">
-        <v>45761</v>
+        <v>45862</v>
       </c>
       <c r="M66" t="s">
-        <v>20</v>
+        <v>43</v>
       </c>
       <c r="N66">
-        <v>18</v>
+        <v>139</v>
       </c>
       <c r="O66">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P66" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="67" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67" t="s">
-        <v>393</v>
+        <v>387</v>
       </c>
       <c r="D67" t="s">
-        <v>394</v>
+        <v>388</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
-      <c r="G67" s="1"/>
+      <c r="G67" s="1">
+        <v>45716</v>
+      </c>
       <c r="H67" t="s">
         <v>27</v>
       </c>
       <c r="I67" s="1">
-        <v>45789</v>
+        <v>45737</v>
       </c>
       <c r="J67" s="1">
-        <v>45793</v>
-[...2 lines deleted...]
-        <v>4</v>
+        <v>45737</v>
       </c>
       <c r="L67" s="1">
-        <v>45820</v>
+        <v>45761</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="P67" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="68" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="D68" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>18</v>
       </c>
-      <c r="G68" s="1"/>
+      <c r="G68" s="1">
+        <v>45664</v>
+      </c>
       <c r="H68" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="1">
-        <v>45796</v>
+        <v>45727</v>
       </c>
       <c r="J68" s="1">
-        <v>45800</v>
+        <v>45743</v>
       </c>
       <c r="K68">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="L68" s="1">
-        <v>45827</v>
+        <v>45761</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="P68" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
     </row>
     <row r="69" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="D69" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
-      <c r="G69" s="1"/>
+      <c r="F69" t="s">
+        <v>18</v>
+      </c>
+      <c r="G69" s="1">
+        <v>45784</v>
+      </c>
       <c r="H69" t="s">
         <v>27</v>
       </c>
       <c r="I69" s="1">
-        <v>45819</v>
+        <v>45789</v>
       </c>
       <c r="J69" s="1">
-        <v>45819</v>
+        <v>45793</v>
+      </c>
+      <c r="K69">
+        <v>4</v>
       </c>
       <c r="L69" s="1">
-        <v>45834</v>
+        <v>45820</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69">
-        <v>15</v>
+        <v>27</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="P69" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="70" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70" t="s">
-        <v>408</v>
+        <v>395</v>
       </c>
       <c r="D70" t="s">
-        <v>409</v>
+        <v>396</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G70" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="G70" s="1">
+        <v>45791</v>
+      </c>
       <c r="H70" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I70" s="1">
-        <v>45702</v>
+        <v>45796</v>
       </c>
       <c r="J70" s="1">
-        <v>45723</v>
+        <v>45800</v>
       </c>
       <c r="K70">
-        <v>21</v>
+        <v>4</v>
       </c>
       <c r="L70" s="1">
-        <v>45834</v>
+        <v>45827</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70">
-        <v>111</v>
+        <v>27</v>
       </c>
       <c r="O70">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P70" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
     </row>
     <row r="71" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71" t="s">
-        <v>410</v>
+        <v>397</v>
       </c>
       <c r="D71" t="s">
-        <v>411</v>
+        <v>398</v>
       </c>
       <c r="E71" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="F71" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I71" s="1">
-        <v>45723</v>
+        <v>45819</v>
       </c>
       <c r="J71" s="1">
-        <v>45723</v>
+        <v>45819</v>
       </c>
       <c r="L71" s="1">
-        <v>45862</v>
+        <v>45834</v>
       </c>
       <c r="M71" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="N71">
-        <v>139</v>
+        <v>15</v>
       </c>
       <c r="O71">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P71" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="72" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72" t="s">
-        <v>412</v>
+        <v>431</v>
       </c>
       <c r="D72" t="s">
-        <v>413</v>
+        <v>432</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I72" s="1">
-        <v>45834</v>
+        <v>45824</v>
       </c>
       <c r="J72" s="1">
-        <v>45848</v>
+        <v>45827</v>
       </c>
       <c r="K72">
-        <v>14</v>
+        <v>3</v>
       </c>
       <c r="L72" s="1">
-        <v>45876</v>
+        <v>45946</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72">
-        <v>28</v>
+        <v>119</v>
       </c>
       <c r="O72">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P72" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="73" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73" t="s">
-        <v>414</v>
+        <v>412</v>
       </c>
       <c r="D73" t="s">
-        <v>415</v>
+        <v>413</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="I73" s="1">
-        <v>45881</v>
+        <v>45834</v>
       </c>
       <c r="J73" s="1">
-        <v>45881</v>
+        <v>45848</v>
+      </c>
+      <c r="K73">
+        <v>14</v>
       </c>
       <c r="L73" s="1">
-        <v>45890</v>
+        <v>45876</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="P73" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="74" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74" t="s">
-        <v>427</v>
+        <v>414</v>
       </c>
       <c r="D74" t="s">
-        <v>428</v>
+        <v>415</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
-        <v>24</v>
-[...1 lines deleted...]
-      <c r="G74" s="1"/>
+        <v>18</v>
+      </c>
+      <c r="G74" s="1">
+        <v>45800</v>
+      </c>
       <c r="H74" t="s">
         <v>19</v>
       </c>
       <c r="I74" s="1">
-        <v>45918</v>
+        <v>45881</v>
       </c>
       <c r="J74" s="1">
-        <v>45918</v>
+        <v>45881</v>
       </c>
       <c r="L74" s="1">
-        <v>45946</v>
+        <v>45890</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74">
-        <v>28</v>
+        <v>9</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="P74" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="75" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="C75" t="s">
-        <v>429</v>
+        <v>458</v>
       </c>
       <c r="D75" t="s">
-        <v>430</v>
+        <v>459</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" t="s">
         <v>19</v>
       </c>
       <c r="I75" s="1">
-        <v>45891</v>
+        <v>45917</v>
       </c>
       <c r="J75" s="1">
-        <v>45931</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>45917</v>
       </c>
       <c r="L75" s="1">
-        <v>45953</v>
+        <v>46030</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75">
-        <v>22</v>
+        <v>113</v>
       </c>
       <c r="O75">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="P75" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
     </row>
     <row r="76" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D76" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" t="s">
         <v>19</v>
       </c>
       <c r="I76" s="1">
-        <v>45824</v>
+        <v>45918</v>
       </c>
       <c r="J76" s="1">
-        <v>45827</v>
-[...2 lines deleted...]
-        <v>3</v>
+        <v>45918</v>
       </c>
       <c r="L76" s="1">
         <v>45946</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76">
-        <v>119</v>
+        <v>28</v>
       </c>
       <c r="O76">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="P76" t="s">
-        <v>21</v>
+        <v>33</v>
       </c>
     </row>
     <row r="77" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77" t="s">
-        <v>433</v>
+        <v>429</v>
       </c>
       <c r="D77" t="s">
-        <v>434</v>
+        <v>430</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I77" s="1">
-        <v>45947</v>
+        <v>45891</v>
       </c>
       <c r="J77" s="1">
-        <v>45954</v>
+        <v>45931</v>
       </c>
       <c r="K77">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="L77" s="1">
-        <v>45967</v>
+        <v>45953</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="P77" t="s">
-        <v>21</v>
+        <v>36</v>
       </c>
     </row>
     <row r="78" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D78" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" t="s">
         <v>27</v>
       </c>
       <c r="I78" s="1">
-        <v>45971</v>
+        <v>45947</v>
       </c>
       <c r="J78" s="1">
-        <v>45971</v>
+        <v>45954</v>
+      </c>
+      <c r="K78">
+        <v>7</v>
       </c>
       <c r="L78" s="1">
-        <v>45999</v>
+        <v>45967</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78">
-        <v>28</v>
+        <v>13</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="P78" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
     </row>
     <row r="79" spans="1:16" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
-        <v>437</v>
+        <v>460</v>
       </c>
       <c r="D79" t="s">
-        <v>438</v>
+        <v>461</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
-        <v>18</v>
+        <v>24</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="I79" s="1">
-        <v>45980</v>
+        <v>45945</v>
       </c>
       <c r="J79" s="1">
-        <v>45980</v>
+        <v>45967</v>
+      </c>
+      <c r="K79">
+        <v>22</v>
       </c>
       <c r="L79" s="1">
-        <v>46009</v>
+        <v>45999</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="P79" t="s">
         <v>21</v>
       </c>
     </row>
+    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>79</v>
+      </c>
+      <c r="B80">
+        <v>2025</v>
+      </c>
+      <c r="C80" t="s">
+        <v>435</v>
+      </c>
+      <c r="D80" t="s">
+        <v>436</v>
+      </c>
+      <c r="E80" t="s">
+        <v>18</v>
+      </c>
+      <c r="F80" t="s">
+        <v>18</v>
+      </c>
+      <c r="G80" s="1">
+        <v>45965</v>
+      </c>
+      <c r="H80" t="s">
+        <v>27</v>
+      </c>
+      <c r="I80" s="1">
+        <v>45971</v>
+      </c>
+      <c r="J80" s="1">
+        <v>45971</v>
+      </c>
+      <c r="L80" s="1">
+        <v>45999</v>
+      </c>
+      <c r="M80" t="s">
+        <v>20</v>
+      </c>
+      <c r="N80">
+        <v>28</v>
+      </c>
+      <c r="O80">
+        <v>1</v>
+      </c>
+      <c r="P80" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>80</v>
+      </c>
+      <c r="B81">
+        <v>2025</v>
+      </c>
+      <c r="C81" t="s">
+        <v>437</v>
+      </c>
+      <c r="D81" t="s">
+        <v>438</v>
+      </c>
+      <c r="E81" t="s">
+        <v>18</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1">
+        <v>45972</v>
+      </c>
+      <c r="H81" t="s">
+        <v>27</v>
+      </c>
+      <c r="I81" s="1">
+        <v>45980</v>
+      </c>
+      <c r="J81" s="1">
+        <v>45980</v>
+      </c>
+      <c r="L81" s="1">
+        <v>46009</v>
+      </c>
+      <c r="M81" t="s">
+        <v>20</v>
+      </c>
+      <c r="N81">
+        <v>29</v>
+      </c>
+      <c r="O81">
+        <v>1</v>
+      </c>
+      <c r="P81" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>81</v>
+      </c>
+      <c r="B82">
+        <v>2026</v>
+      </c>
+      <c r="C82" t="s">
+        <v>462</v>
+      </c>
+      <c r="D82" t="s">
+        <v>463</v>
+      </c>
+      <c r="E82" t="s">
+        <v>18</v>
+      </c>
+      <c r="F82" t="s">
+        <v>18</v>
+      </c>
+      <c r="G82" s="1"/>
+      <c r="H82" t="s">
+        <v>27</v>
+      </c>
+      <c r="I82" s="1">
+        <v>45995</v>
+      </c>
+      <c r="J82" s="1">
+        <v>45995</v>
+      </c>
+      <c r="L82" s="1">
+        <v>46027</v>
+      </c>
+      <c r="M82" t="s">
+        <v>20</v>
+      </c>
+      <c r="N82">
+        <v>32</v>
+      </c>
+      <c r="O82">
+        <v>1</v>
+      </c>
+      <c r="P82" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>82</v>
+      </c>
+      <c r="B83">
+        <v>2026</v>
+      </c>
+      <c r="C83" t="s">
+        <v>464</v>
+      </c>
+      <c r="D83" t="s">
+        <v>465</v>
+      </c>
+      <c r="E83" t="s">
+        <v>18</v>
+      </c>
+      <c r="F83" t="s">
+        <v>24</v>
+      </c>
+      <c r="G83" s="1"/>
+      <c r="H83" t="s">
+        <v>27</v>
+      </c>
+      <c r="I83" s="1">
+        <v>46002</v>
+      </c>
+      <c r="J83" s="1">
+        <v>46002</v>
+      </c>
+      <c r="L83" s="1">
+        <v>46027</v>
+      </c>
+      <c r="M83" t="s">
+        <v>20</v>
+      </c>
+      <c r="N83">
+        <v>25</v>
+      </c>
+      <c r="O83">
+        <v>1</v>
+      </c>
+      <c r="P83" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>83</v>
+      </c>
+      <c r="B84">
+        <v>2026</v>
+      </c>
+      <c r="C84" t="s">
+        <v>466</v>
+      </c>
+      <c r="D84" t="s">
+        <v>467</v>
+      </c>
+      <c r="E84" t="s">
+        <v>18</v>
+      </c>
+      <c r="F84" t="s">
+        <v>24</v>
+      </c>
+      <c r="G84" s="1"/>
+      <c r="H84" t="s">
+        <v>19</v>
+      </c>
+      <c r="I84" s="1">
+        <v>46010</v>
+      </c>
+      <c r="J84" s="1">
+        <v>46010</v>
+      </c>
+      <c r="L84" s="1">
+        <v>46041</v>
+      </c>
+      <c r="M84" t="s">
+        <v>20</v>
+      </c>
+      <c r="N84">
+        <v>31</v>
+      </c>
+      <c r="O84">
+        <v>1</v>
+      </c>
+      <c r="P84" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>84</v>
+      </c>
+      <c r="B85">
+        <v>2026</v>
+      </c>
+      <c r="C85" t="s">
+        <v>468</v>
+      </c>
+      <c r="D85" t="s">
+        <v>469</v>
+      </c>
+      <c r="E85" t="s">
+        <v>18</v>
+      </c>
+      <c r="F85" t="s">
+        <v>24</v>
+      </c>
+      <c r="G85" s="1"/>
+      <c r="H85" t="s">
+        <v>27</v>
+      </c>
+      <c r="I85" s="1">
+        <v>46009</v>
+      </c>
+      <c r="J85" s="1">
+        <v>46028</v>
+      </c>
+      <c r="K85">
+        <v>19</v>
+      </c>
+      <c r="L85" s="1">
+        <v>46051</v>
+      </c>
+      <c r="M85" t="s">
+        <v>20</v>
+      </c>
+      <c r="N85">
+        <v>23</v>
+      </c>
+      <c r="O85">
+        <v>1</v>
+      </c>
+      <c r="P85" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>85</v>
+      </c>
+      <c r="B86">
+        <v>2026</v>
+      </c>
+      <c r="C86" t="s">
+        <v>470</v>
+      </c>
+      <c r="D86" t="s">
+        <v>471</v>
+      </c>
+      <c r="E86" t="s">
+        <v>18</v>
+      </c>
+      <c r="F86" t="s">
+        <v>24</v>
+      </c>
+      <c r="G86" s="1"/>
+      <c r="H86" t="s">
+        <v>19</v>
+      </c>
+      <c r="I86" s="1">
+        <v>45922</v>
+      </c>
+      <c r="J86" s="1">
+        <v>45936</v>
+      </c>
+      <c r="K86">
+        <v>14</v>
+      </c>
+      <c r="L86" s="1">
+        <v>46044</v>
+      </c>
+      <c r="M86" t="s">
+        <v>20</v>
+      </c>
+      <c r="N86">
+        <v>108</v>
+      </c>
+      <c r="O86">
+        <v>2</v>
+      </c>
+      <c r="P86" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>86</v>
+      </c>
+      <c r="B87">
+        <v>2026</v>
+      </c>
+      <c r="C87" t="s">
+        <v>472</v>
+      </c>
+      <c r="D87" t="s">
+        <v>473</v>
+      </c>
+      <c r="E87" t="s">
+        <v>18</v>
+      </c>
+      <c r="F87" t="s">
+        <v>24</v>
+      </c>
+      <c r="G87" s="1"/>
+      <c r="H87" t="s">
+        <v>27</v>
+      </c>
+      <c r="I87" s="1">
+        <v>46030</v>
+      </c>
+      <c r="J87" s="1">
+        <v>46044</v>
+      </c>
+      <c r="K87">
+        <v>14</v>
+      </c>
+      <c r="L87" s="1">
+        <v>46065</v>
+      </c>
+      <c r="M87" t="s">
+        <v>20</v>
+      </c>
+      <c r="N87">
+        <v>21</v>
+      </c>
+      <c r="O87">
+        <v>1</v>
+      </c>
+      <c r="P87" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>87</v>
+      </c>
+      <c r="B88">
+        <v>2026</v>
+      </c>
+      <c r="C88" t="s">
+        <v>474</v>
+      </c>
+      <c r="D88" t="s">
+        <v>475</v>
+      </c>
+      <c r="E88" t="s">
+        <v>18</v>
+      </c>
+      <c r="F88" t="s">
+        <v>24</v>
+      </c>
+      <c r="G88" s="1"/>
+      <c r="H88" t="s">
+        <v>27</v>
+      </c>
+      <c r="I88" s="1">
+        <v>46035</v>
+      </c>
+      <c r="J88" s="1">
+        <v>46044</v>
+      </c>
+      <c r="K88">
+        <v>9</v>
+      </c>
+      <c r="L88" s="1">
+        <v>46065</v>
+      </c>
+      <c r="M88" t="s">
+        <v>20</v>
+      </c>
+      <c r="N88">
+        <v>21</v>
+      </c>
+      <c r="O88">
+        <v>1</v>
+      </c>
+      <c r="P88" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>88</v>
+      </c>
+      <c r="B89">
+        <v>2026</v>
+      </c>
+      <c r="C89" t="s">
+        <v>476</v>
+      </c>
+      <c r="D89" t="s">
+        <v>477</v>
+      </c>
+      <c r="E89" t="s">
+        <v>18</v>
+      </c>
+      <c r="F89" t="s">
+        <v>24</v>
+      </c>
+      <c r="G89" s="1"/>
+      <c r="H89" t="s">
+        <v>27</v>
+      </c>
+      <c r="I89" s="1">
+        <v>46044</v>
+      </c>
+      <c r="J89" s="1">
+        <v>46044</v>
+      </c>
+      <c r="L89" s="1">
+        <v>46072</v>
+      </c>
+      <c r="M89" t="s">
+        <v>20</v>
+      </c>
+      <c r="N89">
+        <v>28</v>
+      </c>
+      <c r="O89">
+        <v>1</v>
+      </c>
+      <c r="P89" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>89</v>
+      </c>
+      <c r="B90">
+        <v>2026</v>
+      </c>
+      <c r="C90" t="s">
+        <v>478</v>
+      </c>
+      <c r="D90" t="s">
+        <v>479</v>
+      </c>
+      <c r="E90" t="s">
+        <v>18</v>
+      </c>
+      <c r="F90" t="s">
+        <v>18</v>
+      </c>
+      <c r="G90" s="1">
+        <v>46014</v>
+      </c>
+      <c r="H90" t="s">
+        <v>19</v>
+      </c>
+      <c r="I90" s="1">
+        <v>46059</v>
+      </c>
+      <c r="J90" s="1">
+        <v>46059</v>
+      </c>
+      <c r="L90" s="1">
+        <v>46087</v>
+      </c>
+      <c r="M90" t="s">
+        <v>20</v>
+      </c>
+      <c r="N90">
+        <v>28</v>
+      </c>
+      <c r="O90">
+        <v>1</v>
+      </c>
+      <c r="P90" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>90</v>
+      </c>
+      <c r="B91">
+        <v>2026</v>
+      </c>
+      <c r="C91" t="s">
+        <v>480</v>
+      </c>
+      <c r="D91" t="s">
+        <v>481</v>
+      </c>
+      <c r="E91" t="s">
+        <v>18</v>
+      </c>
+      <c r="F91" t="s">
+        <v>24</v>
+      </c>
+      <c r="G91" s="1"/>
+      <c r="H91" t="s">
+        <v>27</v>
+      </c>
+      <c r="I91" s="1">
+        <v>46051</v>
+      </c>
+      <c r="J91" s="1">
+        <v>46065</v>
+      </c>
+      <c r="K91">
+        <v>14</v>
+      </c>
+      <c r="L91" s="1">
+        <v>46087</v>
+      </c>
+      <c r="M91" t="s">
+        <v>20</v>
+      </c>
+      <c r="N91">
+        <v>22</v>
+      </c>
+      <c r="O91">
+        <v>1</v>
+      </c>
+      <c r="P91" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>91</v>
+      </c>
+      <c r="B92">
+        <v>2026</v>
+      </c>
+      <c r="C92" t="s">
+        <v>482</v>
+      </c>
+      <c r="D92" t="s">
+        <v>483</v>
+      </c>
+      <c r="E92" t="s">
+        <v>18</v>
+      </c>
+      <c r="F92" t="s">
+        <v>24</v>
+      </c>
+      <c r="G92" s="1"/>
+      <c r="H92" t="s">
+        <v>27</v>
+      </c>
+      <c r="I92" s="1">
+        <v>45999</v>
+      </c>
+      <c r="J92" s="1">
+        <v>46069</v>
+      </c>
+      <c r="K92">
+        <v>70</v>
+      </c>
+      <c r="L92" s="1">
+        <v>46097</v>
+      </c>
+      <c r="M92" t="s">
+        <v>20</v>
+      </c>
+      <c r="N92">
+        <v>28</v>
+      </c>
+      <c r="O92">
+        <v>1</v>
+      </c>
+      <c r="P92" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>92</v>
+      </c>
+      <c r="B93">
+        <v>2026</v>
+      </c>
+      <c r="C93" t="s">
+        <v>484</v>
+      </c>
+      <c r="D93" t="s">
+        <v>485</v>
+      </c>
+      <c r="E93" t="s">
+        <v>18</v>
+      </c>
+      <c r="F93" t="s">
+        <v>24</v>
+      </c>
+      <c r="G93" s="1"/>
+      <c r="H93" t="s">
+        <v>27</v>
+      </c>
+      <c r="I93" s="1">
+        <v>45999</v>
+      </c>
+      <c r="J93" s="1">
+        <v>46069</v>
+      </c>
+      <c r="K93">
+        <v>70</v>
+      </c>
+      <c r="L93" s="1">
+        <v>46097</v>
+      </c>
+      <c r="M93" t="s">
+        <v>20</v>
+      </c>
+      <c r="N93">
+        <v>28</v>
+      </c>
+      <c r="O93">
+        <v>1</v>
+      </c>
+      <c r="P93" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>93</v>
+      </c>
+      <c r="B94">
+        <v>2026</v>
+      </c>
+      <c r="C94" t="s">
+        <v>486</v>
+      </c>
+      <c r="D94" t="s">
+        <v>487</v>
+      </c>
+      <c r="E94" t="s">
+        <v>18</v>
+      </c>
+      <c r="F94" t="s">
+        <v>24</v>
+      </c>
+      <c r="G94" s="1"/>
+      <c r="H94" t="s">
+        <v>27</v>
+      </c>
+      <c r="I94" s="1">
+        <v>46048</v>
+      </c>
+      <c r="J94" s="1">
+        <v>46084</v>
+      </c>
+      <c r="K94">
+        <v>36</v>
+      </c>
+      <c r="L94" s="1">
+        <v>46104</v>
+      </c>
+      <c r="M94" t="s">
+        <v>20</v>
+      </c>
+      <c r="N94">
+        <v>20</v>
+      </c>
+      <c r="O94">
+        <v>1</v>
+      </c>
+      <c r="P94" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>94</v>
+      </c>
+      <c r="B95">
+        <v>2026</v>
+      </c>
+      <c r="C95" t="s">
+        <v>488</v>
+      </c>
+      <c r="D95" t="s">
+        <v>489</v>
+      </c>
+      <c r="E95" t="s">
+        <v>18</v>
+      </c>
+      <c r="F95" t="s">
+        <v>18</v>
+      </c>
+      <c r="G95" s="1">
+        <v>46069</v>
+      </c>
+      <c r="H95" t="s">
+        <v>27</v>
+      </c>
+      <c r="I95" s="1">
+        <v>46090</v>
+      </c>
+      <c r="J95" s="1">
+        <v>46092</v>
+      </c>
+      <c r="K95">
+        <v>2</v>
+      </c>
+      <c r="L95" s="1">
+        <v>46104</v>
+      </c>
+      <c r="M95" t="s">
+        <v>20</v>
+      </c>
+      <c r="N95">
+        <v>12</v>
+      </c>
+      <c r="O95">
+        <v>1</v>
+      </c>
+      <c r="P95" t="s">
+        <v>28</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE444D89-1347-4C53-8514-33B7E92BA954}">
-  <dimension ref="A1:D211"/>
+  <dimension ref="A1:D245"/>
   <sheetViews>
-    <sheetView topLeftCell="A199" workbookViewId="0">
-      <selection activeCell="C224" sqref="C224"/>
+    <sheetView topLeftCell="A216" workbookViewId="0">
+      <selection sqref="A1:D245"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
     <col min="2" max="3" width="81.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="72.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>151</v>
       </c>
       <c r="C1" t="s">
         <v>152</v>
       </c>
       <c r="D1" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2">
@@ -8515,206 +9505,696 @@
         <v>273</v>
       </c>
       <c r="D200" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="201" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>75</v>
       </c>
       <c r="B201" t="s">
         <v>445</v>
       </c>
       <c r="C201" t="s">
         <v>296</v>
       </c>
       <c r="D201" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="202" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>76</v>
       </c>
       <c r="B202" t="s">
-        <v>446</v>
+        <v>490</v>
       </c>
       <c r="C202" t="s">
-        <v>447</v>
+        <v>491</v>
       </c>
       <c r="D202" t="s">
-        <v>173</v>
+        <v>160</v>
       </c>
     </row>
     <row r="203" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>76</v>
       </c>
       <c r="B203" t="s">
-        <v>448</v>
+        <v>492</v>
       </c>
       <c r="C203" t="s">
-        <v>285</v>
+        <v>491</v>
       </c>
       <c r="D203" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
     </row>
     <row r="204" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>77</v>
       </c>
       <c r="B204" t="s">
-        <v>449</v>
+        <v>446</v>
       </c>
       <c r="C204" t="s">
-        <v>275</v>
+        <v>447</v>
       </c>
       <c r="D204" t="s">
-        <v>185</v>
+        <v>173</v>
       </c>
     </row>
     <row r="205" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>77</v>
       </c>
       <c r="B205" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C205" t="s">
-        <v>450</v>
+        <v>285</v>
       </c>
       <c r="D205" t="s">
-        <v>185</v>
+        <v>168</v>
       </c>
     </row>
     <row r="206" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A206">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B206" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C206" t="s">
         <v>275</v>
       </c>
       <c r="D206" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="207" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A207">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B207" t="s">
-        <v>451</v>
+        <v>449</v>
       </c>
       <c r="C207" t="s">
-        <v>452</v>
+        <v>450</v>
       </c>
       <c r="D207" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="208" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>78</v>
       </c>
       <c r="B208" t="s">
-        <v>453</v>
+        <v>451</v>
       </c>
       <c r="C208" t="s">
-        <v>454</v>
+        <v>275</v>
       </c>
       <c r="D208" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="209" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>78</v>
       </c>
       <c r="B209" t="s">
-        <v>455</v>
+        <v>451</v>
       </c>
       <c r="C209" t="s">
-        <v>454</v>
+        <v>452</v>
       </c>
       <c r="D209" t="s">
-        <v>165</v>
+        <v>185</v>
       </c>
     </row>
     <row r="210" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A210">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B210" t="s">
-        <v>456</v>
+        <v>453</v>
       </c>
       <c r="C210" t="s">
         <v>454</v>
       </c>
       <c r="D210" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="211" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A211">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B211" t="s">
-        <v>457</v>
+        <v>455</v>
       </c>
       <c r="C211" t="s">
         <v>454</v>
       </c>
       <c r="D211" t="s">
         <v>165</v>
       </c>
     </row>
+    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A212">
+        <v>79</v>
+      </c>
+      <c r="B212" t="s">
+        <v>456</v>
+      </c>
+      <c r="C212" t="s">
+        <v>454</v>
+      </c>
+      <c r="D212" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A213">
+        <v>79</v>
+      </c>
+      <c r="B213" t="s">
+        <v>457</v>
+      </c>
+      <c r="C213" t="s">
+        <v>454</v>
+      </c>
+      <c r="D213" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A214">
+        <v>80</v>
+      </c>
+      <c r="B214" t="s">
+        <v>163</v>
+      </c>
+      <c r="C214" t="s">
+        <v>166</v>
+      </c>
+      <c r="D214" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A215">
+        <v>80</v>
+      </c>
+      <c r="B215" t="s">
+        <v>493</v>
+      </c>
+      <c r="C215" t="s">
+        <v>166</v>
+      </c>
+      <c r="D215" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A216">
+        <v>80</v>
+      </c>
+      <c r="B216" t="s">
+        <v>494</v>
+      </c>
+      <c r="C216" t="s">
+        <v>166</v>
+      </c>
+      <c r="D216" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A217">
+        <v>81</v>
+      </c>
+      <c r="B217" t="s">
+        <v>495</v>
+      </c>
+      <c r="C217" t="s">
+        <v>454</v>
+      </c>
+      <c r="D217" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A218">
+        <v>81</v>
+      </c>
+      <c r="B218" t="s">
+        <v>496</v>
+      </c>
+      <c r="C218" t="s">
+        <v>454</v>
+      </c>
+      <c r="D218" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A219">
+        <v>82</v>
+      </c>
+      <c r="B219" t="s">
+        <v>497</v>
+      </c>
+      <c r="C219" t="s">
+        <v>179</v>
+      </c>
+      <c r="D219" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A220">
+        <v>82</v>
+      </c>
+      <c r="B220" t="s">
+        <v>498</v>
+      </c>
+      <c r="C220" t="s">
+        <v>179</v>
+      </c>
+      <c r="D220" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A221">
+        <v>83</v>
+      </c>
+      <c r="B221" t="s">
+        <v>499</v>
+      </c>
+      <c r="C221" t="s">
+        <v>500</v>
+      </c>
+      <c r="D221" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A222">
+        <v>83</v>
+      </c>
+      <c r="B222" t="s">
+        <v>501</v>
+      </c>
+      <c r="C222" t="s">
+        <v>500</v>
+      </c>
+      <c r="D222" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A223">
+        <v>84</v>
+      </c>
+      <c r="B223" t="s">
+        <v>502</v>
+      </c>
+      <c r="C223" t="s">
+        <v>172</v>
+      </c>
+      <c r="D223" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A224">
+        <v>84</v>
+      </c>
+      <c r="B224" t="s">
+        <v>503</v>
+      </c>
+      <c r="C224" t="s">
+        <v>504</v>
+      </c>
+      <c r="D224" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A225">
+        <v>85</v>
+      </c>
+      <c r="B225" t="s">
+        <v>505</v>
+      </c>
+      <c r="C225" t="s">
+        <v>506</v>
+      </c>
+      <c r="D225" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A226">
+        <v>85</v>
+      </c>
+      <c r="B226" t="s">
+        <v>507</v>
+      </c>
+      <c r="C226" t="s">
+        <v>506</v>
+      </c>
+      <c r="D226" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A227">
+        <v>85</v>
+      </c>
+      <c r="B227" t="s">
+        <v>507</v>
+      </c>
+      <c r="C227" t="s">
+        <v>508</v>
+      </c>
+      <c r="D227" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A228">
+        <v>86</v>
+      </c>
+      <c r="B228" t="s">
+        <v>509</v>
+      </c>
+      <c r="C228" t="s">
+        <v>230</v>
+      </c>
+      <c r="D228" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A229">
+        <v>86</v>
+      </c>
+      <c r="B229" t="s">
+        <v>509</v>
+      </c>
+      <c r="C229" t="s">
+        <v>285</v>
+      </c>
+      <c r="D229" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A230">
+        <v>86</v>
+      </c>
+      <c r="B230" t="s">
+        <v>510</v>
+      </c>
+      <c r="C230" t="s">
+        <v>511</v>
+      </c>
+      <c r="D230" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A231">
+        <v>88</v>
+      </c>
+      <c r="B231" t="s">
+        <v>512</v>
+      </c>
+      <c r="C231" t="s">
+        <v>513</v>
+      </c>
+      <c r="D231" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A232">
+        <v>87</v>
+      </c>
+      <c r="B232" t="s">
+        <v>514</v>
+      </c>
+      <c r="C232" t="s">
+        <v>515</v>
+      </c>
+      <c r="D232" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A233">
+        <v>87</v>
+      </c>
+      <c r="B233" t="s">
+        <v>516</v>
+      </c>
+      <c r="C233" t="s">
+        <v>517</v>
+      </c>
+      <c r="D233" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A234">
+        <v>88</v>
+      </c>
+      <c r="B234" t="s">
+        <v>518</v>
+      </c>
+      <c r="C234" t="s">
+        <v>513</v>
+      </c>
+      <c r="D234" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A235">
+        <v>89</v>
+      </c>
+      <c r="B235" t="s">
+        <v>519</v>
+      </c>
+      <c r="C235" t="s">
+        <v>520</v>
+      </c>
+      <c r="D235" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A236">
+        <v>89</v>
+      </c>
+      <c r="B236" t="s">
+        <v>521</v>
+      </c>
+      <c r="C236" t="s">
+        <v>520</v>
+      </c>
+      <c r="D236" t="s">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A237">
+        <v>90</v>
+      </c>
+      <c r="B237" t="s">
+        <v>522</v>
+      </c>
+      <c r="C237" t="s">
+        <v>172</v>
+      </c>
+      <c r="D237" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A238">
+        <v>90</v>
+      </c>
+      <c r="B238" t="s">
+        <v>523</v>
+      </c>
+      <c r="C238" t="s">
+        <v>172</v>
+      </c>
+      <c r="D238" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A239">
+        <v>91</v>
+      </c>
+      <c r="B239" t="s">
+        <v>524</v>
+      </c>
+      <c r="C239" t="s">
+        <v>172</v>
+      </c>
+      <c r="D239" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A240">
+        <v>91</v>
+      </c>
+      <c r="B240" t="s">
+        <v>525</v>
+      </c>
+      <c r="C240" t="s">
+        <v>285</v>
+      </c>
+      <c r="D240" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A241">
+        <v>91</v>
+      </c>
+      <c r="B241" t="s">
+        <v>526</v>
+      </c>
+      <c r="C241" t="s">
+        <v>285</v>
+      </c>
+      <c r="D241" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A242">
+        <v>92</v>
+      </c>
+      <c r="B242" t="s">
+        <v>524</v>
+      </c>
+      <c r="C242" t="s">
+        <v>285</v>
+      </c>
+      <c r="D242" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A243">
+        <v>92</v>
+      </c>
+      <c r="B243" t="s">
+        <v>527</v>
+      </c>
+      <c r="C243" t="s">
+        <v>285</v>
+      </c>
+      <c r="D243" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A244">
+        <v>93</v>
+      </c>
+      <c r="B244" t="s">
+        <v>528</v>
+      </c>
+      <c r="C244" t="s">
+        <v>529</v>
+      </c>
+      <c r="D244" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+      <c r="A245">
+        <v>93</v>
+      </c>
+      <c r="B245" t="s">
+        <v>530</v>
+      </c>
+      <c r="C245" t="s">
+        <v>531</v>
+      </c>
+      <c r="D245" t="s">
+        <v>188</v>
+      </c>
+    </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup orientation="portrait" r:id="rId1"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 1 f 0 2 5 9 0 4 - b 9 e e - 4 b 2 8 - b 3 2 c - 5 b 9 a 6 1 0 0 e c d d "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 5 W u B X I z h q 1 m k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n L 2 J C y E 9 Z u I X E x I S 4 b U r F R i i G l s f d X H g k r y B G U X c u 5 5 t v M X O / 3 i C b 2 y Y Y d e 9 M Z 1 P E M E W B t q q r j K 1 T N P h j G K N M w E 6 q s 6 x 1 s M j W J b O r U n T y / p I Q M k 0 T n i L c 9 T X h l D J y K P K 9 O u l W o o 9 s / s u h s c 5 L q z Q S U L 7 G C I 7 Z h u G I x 5 g C W S E U x n 4 F v u x 9 t j 8 Q t k P j h 1 6 L Z g z z E s g a g b w / i A d Q S w M E F A A C A A g A 5 W u B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O V r g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O V r g V y M 4 a t Z p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D l a 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O V r g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D U j 8 l B a y O 8 T 6 e t p K 0 D u 0 I v A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O s a N b l 2 e + i B + z Q 1 X g i a x h J i z h 9 I 4 l a q P M b Y z S X 2 a V R U A A A A A A 6 A A A A A A g A A I A A A A D H p p b B p y 7 l u 6 Y E o g L T 7 f J E 4 b w 0 9 W d D s f f g L X g K d W G / P U A A A A N C m y 0 7 + U t L F X i F V E m G G c / R F X i N o G p d t t n y n 7 L H 7 l F A H Q R Z J 8 U f q f x r N k J 3 c L V v j a p w A J Y B J z u l q V d y u 7 M q Z n g i A q w M G K Y h 6 G j X C o N K 2 8 i W v Q A A A A B c w F g p 6 7 4 T g 5 9 j x U Z C Y U l t 7 Q o K + z i M 1 2 9 + w + Z + 2 6 0 m K J Y p S 0 9 D 9 V g g u 4 W F o S U C E n 3 f m 2 / G K i B n v Y i b h q 2 g h G + s = < / D a t a M a s h u p > 
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FDE5E4D-0F1E-45AA-9BC6-53C4E2B4709C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Apvienošanās Lietas</vt:lpstr>
       <vt:lpstr>Dalībnieki</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator/>
-  <cp:lastModifiedBy/>
+  <dc:creator>Krišs Ernests Freibergs</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>