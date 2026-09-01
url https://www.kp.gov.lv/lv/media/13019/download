--- v2 (2026-04-02)
+++ v3 (2026-09-01)
@@ -1,87 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\freis\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C2E95134-E1AA-4870-A77D-F300BA67900F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5915CE19-396A-4E6E-A6B9-6392F4F6C04D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="15500" xr2:uid="{60B31A73-B587-4DFB-9C65-FBBAD35560D1}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="25820" windowHeight="15500" activeTab="1" xr2:uid="{60B31A73-B587-4DFB-9C65-FBBAD35560D1}"/>
   </bookViews>
   <sheets>
     <sheet name="Apvienošanās Lietas" sheetId="1" r:id="rId1"/>
     <sheet name="Dalībnieki" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1409" uniqueCount="532">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1522" uniqueCount="569">
   <si>
     <t>N.p.k</t>
   </si>
   <si>
     <t>Gads</t>
   </si>
   <si>
     <t>Lietas Nr.</t>
   </si>
   <si>
     <t>Lietas nosaukums</t>
   </si>
   <si>
     <t>Paziņošanas pienākums</t>
   </si>
   <si>
     <t>Iesniegts ziņojuma projekts</t>
   </si>
   <si>
     <t>Konsultāciju uzsākšanas datums</t>
   </si>
   <si>
     <t>Ziņojuma veids</t>
   </si>
   <si>
@@ -1626,57 +1626,169 @@
   <si>
     <t xml:space="preserve">Akciju sabiedrība “Cesvaines Piens” </t>
   </si>
   <si>
     <t>“MAXIMA Latvija” SIA</t>
   </si>
   <si>
     <t>SIA “IRBIS A”</t>
   </si>
   <si>
     <t xml:space="preserve"> “FIRMA MADARA 89 ĪPAŠUMI” SIA</t>
   </si>
   <si>
     <t>SIA "LENOKA"</t>
   </si>
   <si>
     <t>SIA "GABRIĒLA"</t>
   </si>
   <si>
     <t>SIA "RIMI LATVIA"</t>
   </si>
   <si>
     <t>FITEK OÜ</t>
   </si>
   <si>
-    <t>82.11 Kombinētie biroju administratīvie pakalpojumi</t>
-[...1 lines deleted...]
-  <si>
     <t>Unifiedpost AS</t>
   </si>
   <si>
     <t>63.11 Datu apstrāde, uzturēšana un ar to saistītās darbības</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/15</t>
+  </si>
+  <si>
+    <t>CIRCLE K LATVIA / D A3 AKTĪVI</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/16</t>
+  </si>
+  <si>
+    <t>CIRCLE K / KALNAKROGS AKTĪVI</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/17</t>
+  </si>
+  <si>
+    <t>SENTOR FARM APTIEKAS / LATVIJAS APTIEKA AKTĪVI</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/18</t>
+  </si>
+  <si>
+    <t>AUTO BLITZ / AUTO BASSADONE</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/19</t>
+  </si>
+  <si>
+    <t>MERITO CAPITAL / GAIŽĒNI</t>
+  </si>
+  <si>
+    <t>KL/2.2-4.1/26/21</t>
+  </si>
+  <si>
+    <t>SUPERGATE / B2G GRUPP / LATVIJAS PROPĀNA GĀZE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KL/2.2-4.1/26/20 </t>
+  </si>
+  <si>
+    <t>IREF OFFICE / IREF OFFICE 2 / EASTNINE ZALA 1 / EASTNINE ALOJAS BIROJI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+KL/2.2-4.1/26/12</t>
+  </si>
+  <si>
+    <t>Par Akciju sabiedrības “Virši-A” izmantošanas tiesību iegūšanu pār aktīviem, kurus iepriekš izmantojusi Sabiedrība ar ierobežotu atbildību “ASTARTE-NAFTA”</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Atļaut apvienoties </t>
+  </si>
+  <si>
+    <t>QEIF III Infra Sàrl</t>
+  </si>
+  <si>
+    <t>63.10 Datošanas infrastruktūra, datu apstrāde, mitināšana un ar to saistītas darbības</t>
+  </si>
+  <si>
+    <t>UAB Vilniaus kogeneracinė jėgainė</t>
+  </si>
+  <si>
+    <t>SIA “D A3”</t>
+  </si>
+  <si>
+    <t>Sabiedrības ar ierobežotu atbildību “Kalnakrogs”</t>
+  </si>
+  <si>
+    <t>AS “SENTOR FARM APTIEKAS”</t>
+  </si>
+  <si>
+    <t>SIA “LATVIJAS APTIEKA” (aktīvi)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sabiedrība ar ierobežotu atbildību “Auto Blitz” </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Auto Bassadone SIA </t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIA Merito Capital </t>
+  </si>
+  <si>
+    <t>Sabiedrība ar ierobežotu atbildību “GAIŽĒNI”</t>
+  </si>
+  <si>
+    <t>01.46 Cūkkopība</t>
+  </si>
+  <si>
+    <t>Osaühing Supergate</t>
+  </si>
+  <si>
+    <t>46.90 Nespecializētā Vairumtirdzniecība</t>
+  </si>
+  <si>
+    <t>B2G Grupp OÜ</t>
+  </si>
+  <si>
+    <t>SIA "Latvijas propāna gāze"</t>
+  </si>
+  <si>
+    <t>46.81 Degvielas, cietā, šķidrā un gāzveida kurināmā un ar to saistītu produktu vairumtirdzniecība</t>
+  </si>
+  <si>
+    <t>SIA IREF Office</t>
+  </si>
+  <si>
+    <t>SIA IREF Office 2</t>
+  </si>
+  <si>
+    <t>Eastnine Zala 1 SIA</t>
+  </si>
+  <si>
+    <t>Eastnine Alojas Biroji SIA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
   </numFmts>
   <fonts count="1" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <charset val="186"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -1740,77 +1852,77 @@
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
     <dxf>
       <numFmt numFmtId="0" formatCode="General"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}" name="Lietas3" displayName="Lietas3" ref="A1:P95" totalsRowShown="0">
-  <autoFilter ref="A1:P95" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}" name="Lietas3" displayName="Lietas3" ref="A1:P103" totalsRowShown="0">
+  <autoFilter ref="A1:P103" xr:uid="{6E26CBB9-3B80-4CD6-B23F-ABD54B8D6B51}"/>
   <tableColumns count="16">
     <tableColumn id="1" xr3:uid="{A427A570-4AE8-40F5-BB58-A95424E04405}" name="N.p.k"/>
     <tableColumn id="2" xr3:uid="{E562A202-1A61-47B5-BE2D-BB6681254BF1}" name="Gads"/>
     <tableColumn id="3" xr3:uid="{8F0AACD5-93B4-45B7-8AEE-D8EAF81E3B8E}" name="Lietas Nr." dataDxfId="13"/>
     <tableColumn id="4" xr3:uid="{8F99C7BE-F1B5-42D1-B9BC-47E1131DE0FB}" name="Lietas nosaukums" dataDxfId="12"/>
     <tableColumn id="13" xr3:uid="{25AEF621-1A74-408F-9BA0-95CDA53B92B4}" name="Paziņošanas pienākums" dataDxfId="11"/>
     <tableColumn id="14" xr3:uid="{D0E10E18-606A-4FDE-BBEE-B20A3D0D9A92}" name="Iesniegts ziņojuma projekts" dataDxfId="10"/>
     <tableColumn id="15" xr3:uid="{8213C6C6-E612-4E21-9F35-BA194EE53A43}" name="Konsultāciju uzsākšanas datums" dataDxfId="9"/>
     <tableColumn id="16" xr3:uid="{CCA1CF1F-7A24-483B-A52F-67F13D2BA716}" name="Ziņojuma veids" dataDxfId="8"/>
     <tableColumn id="17" xr3:uid="{069C7404-0C7F-4A8B-A1BC-E10BCA75322F}" name="Ziņojuma saņemšanas datums" dataDxfId="7"/>
     <tableColumn id="18" xr3:uid="{8C30F206-5C2D-47F5-B1E3-DC0CBB45AE8B}" name="Ziņojuma pilnīguma datums" dataDxfId="6"/>
     <tableColumn id="19" xr3:uid="{A4A3C143-0269-4FCC-B368-C410A7AA6F9D}" name="Nepilnību novēršanas laiks (kalendārās dienas)"/>
     <tableColumn id="20" xr3:uid="{BDDB17F2-6EBC-4DB6-BEAD-C2DC3351C0B4}" name="Lēmuma pieņemšanas datums" dataDxfId="5"/>
     <tableColumn id="22" xr3:uid="{1C6FDED9-117E-4354-8A79-4148EE2DF375}" name="Lēmuma veids" dataDxfId="4"/>
     <tableColumn id="24" xr3:uid="{3AF9474D-B6CD-43BD-8875-55E38B71E003}" name="Lietas izpētes ilgums (kalendārās dienas)"/>
     <tableColumn id="25" xr3:uid="{85DB7FEA-A35E-44B4-BD33-FFB0F6D9076E}" name="Apvienošanās fāze"/>
     <tableColumn id="31" xr3:uid="{87A37103-3928-44F2-BFF7-CC2BE04960D4}" name="Vertikāls vai horizontāls tirgus" dataDxfId="3"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}" name="Dalībnieki1" displayName="Dalībnieki1" ref="A1:D245" totalsRowShown="0">
-  <autoFilter ref="A1:D245" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}" name="Dalībnieki1" displayName="Dalībnieki1" ref="A1:D264" totalsRowShown="0">
+  <autoFilter ref="A1:D264" xr:uid="{F6FE6242-8775-4C86-86AE-694DAB29BCEB}"/>
   <tableColumns count="4">
     <tableColumn id="1" xr3:uid="{623B90FB-7D1C-4043-A7AE-1C0B1EF694CB}" name="N.p.k"/>
     <tableColumn id="2" xr3:uid="{DAEE59AE-B15C-4F29-A69E-AFFEAEF11702}" name="Apvienošanās dalībnieki" dataDxfId="2"/>
     <tableColumn id="3" xr3:uid="{1284B300-7BD5-4A84-9606-110B808FCA20}" name="NACE klasifikācija" dataDxfId="1"/>
     <tableColumn id="4" xr3:uid="{286CC4B4-1161-41BC-98FF-2386D03A7EC2}" name="Grupēšana" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
@@ -2102,8077 +2214,8726 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{65066D44-FBDD-45D7-81EC-A903A66AE236}">
-  <dimension ref="A1:P95"/>
+  <dimension ref="A1:P103"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F18" sqref="F18"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="D9" sqref="D9"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="16" max="16" width="30.7109375" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.36328125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.26953125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="80.7265625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="23.54296875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="26.1796875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="30.81640625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="15.90625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="26.81640625" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="43.1796875" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="29.08984375" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="40.7265625" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="37.90625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="18.6328125" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="28.36328125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2">
         <v>2022</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2" s="1">
         <v>44445</v>
       </c>
       <c r="H2" t="s">
         <v>19</v>
       </c>
       <c r="I2" s="1">
         <v>44537</v>
       </c>
       <c r="J2" s="1">
         <v>44537</v>
       </c>
       <c r="L2" s="1">
         <v>44567</v>
       </c>
       <c r="M2" t="s">
         <v>20</v>
       </c>
       <c r="N2">
         <v>30</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="3" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>2</v>
       </c>
       <c r="B3">
         <v>2022</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3" t="s">
         <v>23</v>
       </c>
       <c r="E3" t="s">
         <v>18</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" s="1"/>
       <c r="H3" t="s">
         <v>19</v>
       </c>
       <c r="I3" s="1">
         <v>44484</v>
       </c>
       <c r="J3" s="1">
         <v>44516</v>
       </c>
       <c r="K3">
         <v>32</v>
       </c>
       <c r="L3" s="1">
         <v>44624</v>
       </c>
       <c r="M3" t="s">
         <v>20</v>
       </c>
       <c r="N3">
         <v>108</v>
       </c>
       <c r="O3">
         <v>2</v>
       </c>
       <c r="P3" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="4" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>3</v>
       </c>
       <c r="B4">
         <v>2022</v>
       </c>
       <c r="C4" t="s">
         <v>25</v>
       </c>
       <c r="D4" t="s">
         <v>26</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4" s="1">
         <v>44594</v>
       </c>
       <c r="H4" t="s">
         <v>27</v>
       </c>
       <c r="I4" s="1">
         <v>44614</v>
       </c>
       <c r="J4" s="1">
         <v>44617</v>
       </c>
       <c r="K4">
         <v>3</v>
       </c>
       <c r="L4" s="1">
         <v>44638</v>
       </c>
       <c r="M4" t="s">
         <v>20</v>
       </c>
       <c r="N4">
         <v>21</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="5" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>4</v>
       </c>
       <c r="B5">
         <v>2022</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" s="1"/>
       <c r="H5" t="s">
         <v>27</v>
       </c>
       <c r="I5" s="1">
         <v>44620</v>
       </c>
       <c r="J5" s="1">
         <v>44620</v>
       </c>
       <c r="L5" s="1">
         <v>44638</v>
       </c>
       <c r="M5" t="s">
         <v>20</v>
       </c>
       <c r="N5">
         <v>18</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="6" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>5</v>
       </c>
       <c r="B6">
         <v>2022</v>
       </c>
       <c r="C6" t="s">
         <v>31</v>
       </c>
       <c r="D6" t="s">
         <v>32</v>
       </c>
       <c r="E6" t="s">
         <v>18</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="1"/>
       <c r="H6" t="s">
         <v>19</v>
       </c>
       <c r="I6" s="1">
         <v>44543</v>
       </c>
       <c r="J6" s="1">
         <v>44557</v>
       </c>
       <c r="K6">
         <v>14</v>
       </c>
       <c r="L6" s="1">
         <v>44658</v>
       </c>
       <c r="M6" t="s">
         <v>20</v>
       </c>
       <c r="N6">
         <v>101</v>
       </c>
       <c r="O6">
         <v>2</v>
       </c>
       <c r="P6" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="7" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>6</v>
       </c>
       <c r="B7">
         <v>2022</v>
       </c>
       <c r="C7" t="s">
         <v>34</v>
       </c>
       <c r="D7" t="s">
         <v>35</v>
       </c>
       <c r="E7" t="s">
         <v>18</v>
       </c>
       <c r="F7" t="s">
         <v>24</v>
       </c>
       <c r="G7" s="1">
         <v>44645</v>
       </c>
       <c r="H7" t="s">
         <v>19</v>
       </c>
       <c r="I7" s="1">
         <v>44651</v>
       </c>
       <c r="J7" s="1">
         <v>44662</v>
       </c>
       <c r="K7">
         <v>11</v>
       </c>
       <c r="L7" s="1">
         <v>44691</v>
       </c>
       <c r="M7" t="s">
         <v>20</v>
       </c>
       <c r="N7">
         <v>29</v>
       </c>
       <c r="O7">
         <v>1</v>
       </c>
       <c r="P7" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="8" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>7</v>
       </c>
       <c r="B8">
         <v>2022</v>
       </c>
       <c r="C8" t="s">
         <v>37</v>
       </c>
       <c r="D8" t="s">
         <v>38</v>
       </c>
       <c r="E8" t="s">
         <v>18</v>
       </c>
       <c r="F8" t="s">
         <v>24</v>
       </c>
       <c r="G8" s="1">
         <v>44579</v>
       </c>
       <c r="H8" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="1">
         <v>44586</v>
       </c>
       <c r="J8" s="1">
         <v>44601</v>
       </c>
       <c r="K8">
         <v>15</v>
       </c>
       <c r="L8" s="1">
         <v>44693</v>
       </c>
       <c r="M8" t="s">
         <v>20</v>
       </c>
       <c r="N8">
         <v>92</v>
       </c>
       <c r="O8">
         <v>2</v>
       </c>
       <c r="P8" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="9" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>8</v>
       </c>
       <c r="B9">
         <v>2022</v>
       </c>
       <c r="C9" t="s">
         <v>39</v>
       </c>
       <c r="D9" t="s">
         <v>40</v>
       </c>
       <c r="E9" t="s">
         <v>18</v>
       </c>
       <c r="F9" t="s">
         <v>18</v>
       </c>
       <c r="G9" s="1">
         <v>44587</v>
       </c>
       <c r="H9" t="s">
         <v>27</v>
       </c>
       <c r="I9" s="1">
         <v>44677</v>
       </c>
       <c r="J9" s="1">
         <v>44677</v>
       </c>
       <c r="L9" s="1">
         <v>44707</v>
       </c>
       <c r="M9" t="s">
         <v>20</v>
       </c>
       <c r="N9">
         <v>30</v>
       </c>
       <c r="O9">
         <v>1</v>
       </c>
       <c r="P9" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="10" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>9</v>
       </c>
       <c r="B10">
         <v>2022</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
         <v>42</v>
       </c>
       <c r="E10" t="s">
         <v>18</v>
       </c>
       <c r="F10" t="s">
         <v>24</v>
       </c>
       <c r="G10" s="1"/>
       <c r="H10" t="s">
         <v>19</v>
       </c>
       <c r="I10" s="1">
         <v>44476</v>
       </c>
       <c r="J10" s="1">
         <v>44606</v>
       </c>
       <c r="K10">
         <v>130</v>
       </c>
       <c r="L10" s="1">
         <v>44726</v>
       </c>
       <c r="M10" t="s">
         <v>43</v>
       </c>
       <c r="N10">
         <v>120</v>
       </c>
       <c r="O10">
         <v>2</v>
       </c>
       <c r="P10" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="11" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>10</v>
       </c>
       <c r="B11">
         <v>2022</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>18</v>
       </c>
       <c r="F11" t="s">
         <v>24</v>
       </c>
       <c r="G11" s="1">
         <v>44732</v>
       </c>
       <c r="H11" t="s">
         <v>27</v>
       </c>
       <c r="I11" s="1">
         <v>44733</v>
       </c>
       <c r="J11" s="1">
         <v>44747</v>
       </c>
       <c r="K11">
         <v>14</v>
       </c>
       <c r="L11" s="1">
         <v>44770</v>
       </c>
       <c r="M11" t="s">
         <v>20</v>
       </c>
       <c r="N11">
         <v>23</v>
       </c>
       <c r="O11">
         <v>1</v>
       </c>
       <c r="P11" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="12" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>11</v>
       </c>
       <c r="B12">
         <v>2022</v>
       </c>
       <c r="C12" t="s">
         <v>46</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12" t="s">
         <v>18</v>
       </c>
       <c r="G12" s="1">
         <v>44824</v>
       </c>
       <c r="H12" t="s">
         <v>27</v>
       </c>
       <c r="I12" s="1">
         <v>44831</v>
       </c>
       <c r="J12" s="1">
         <v>44831</v>
       </c>
       <c r="L12" s="1">
         <v>44838</v>
       </c>
       <c r="M12" t="s">
         <v>20</v>
       </c>
       <c r="N12">
         <v>7</v>
       </c>
       <c r="O12">
         <v>1</v>
       </c>
       <c r="P12" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="13" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>12</v>
       </c>
       <c r="B13">
         <v>2022</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>18</v>
       </c>
       <c r="G13" s="1">
         <v>44868</v>
       </c>
       <c r="H13" t="s">
         <v>27</v>
       </c>
       <c r="I13" s="1">
         <v>44874</v>
       </c>
       <c r="J13" s="1">
         <v>44874</v>
       </c>
       <c r="L13" s="1">
         <v>44893</v>
       </c>
       <c r="M13" t="s">
         <v>20</v>
       </c>
       <c r="N13">
         <v>19</v>
       </c>
       <c r="O13">
         <v>1</v>
       </c>
       <c r="P13" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="14" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>13</v>
       </c>
       <c r="B14">
         <v>2022</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14" t="s">
         <v>24</v>
       </c>
       <c r="G14" s="1"/>
       <c r="H14" t="s">
         <v>19</v>
       </c>
       <c r="I14" s="1">
         <v>44747</v>
       </c>
       <c r="J14" s="1">
         <v>44770</v>
       </c>
       <c r="K14">
         <v>23</v>
       </c>
       <c r="L14" s="1">
         <v>44893</v>
       </c>
       <c r="M14" t="s">
         <v>20</v>
       </c>
       <c r="N14">
         <v>123</v>
       </c>
       <c r="O14">
         <v>2</v>
       </c>
       <c r="P14" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="15" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>14</v>
       </c>
       <c r="B15">
         <v>2022</v>
       </c>
       <c r="C15" t="s">
         <v>52</v>
       </c>
       <c r="D15" t="s">
         <v>53</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15" t="s">
         <v>24</v>
       </c>
       <c r="G15" s="1"/>
       <c r="H15" t="s">
         <v>27</v>
       </c>
       <c r="I15" s="1">
         <v>44868</v>
       </c>
       <c r="J15" s="1">
         <v>44897</v>
       </c>
       <c r="K15">
         <v>29</v>
       </c>
       <c r="L15" s="1">
         <v>44910</v>
       </c>
       <c r="M15" t="s">
         <v>20</v>
       </c>
       <c r="N15">
         <v>13</v>
       </c>
       <c r="O15">
         <v>1</v>
       </c>
       <c r="P15" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="16" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>15</v>
       </c>
       <c r="B16">
         <v>2023</v>
       </c>
       <c r="C16" t="s">
         <v>54</v>
       </c>
       <c r="D16" t="s">
         <v>55</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>24</v>
       </c>
       <c r="G16" s="1"/>
       <c r="H16" t="s">
         <v>27</v>
       </c>
       <c r="I16" s="1">
         <v>44901</v>
       </c>
       <c r="J16" s="1">
         <v>44907</v>
       </c>
       <c r="K16">
         <v>6</v>
       </c>
       <c r="L16" s="1">
         <v>44931</v>
       </c>
       <c r="M16" t="s">
         <v>20</v>
       </c>
       <c r="N16">
         <v>24</v>
       </c>
       <c r="O16">
         <v>1</v>
       </c>
       <c r="P16" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="17" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>16</v>
       </c>
       <c r="B17">
         <v>2023</v>
       </c>
       <c r="C17" t="s">
         <v>56</v>
       </c>
       <c r="D17" t="s">
         <v>57</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17" t="s">
         <v>24</v>
       </c>
       <c r="G17" s="1"/>
       <c r="H17" t="s">
         <v>19</v>
       </c>
       <c r="I17" s="1">
         <v>44923</v>
       </c>
       <c r="J17" s="1">
         <v>44923</v>
       </c>
       <c r="L17" s="1">
         <v>44951</v>
       </c>
       <c r="M17" t="s">
         <v>20</v>
       </c>
       <c r="N17">
         <v>28</v>
       </c>
       <c r="O17">
         <v>1</v>
       </c>
       <c r="P17" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="18" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>17</v>
       </c>
       <c r="B18">
         <v>2023</v>
       </c>
       <c r="C18" t="s">
         <v>58</v>
       </c>
       <c r="D18" t="s">
         <v>59</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18" t="s">
         <v>18</v>
       </c>
       <c r="G18" s="1">
         <v>44837</v>
       </c>
       <c r="H18" t="s">
         <v>27</v>
       </c>
       <c r="I18" s="1">
         <v>44935</v>
       </c>
       <c r="J18" s="1">
         <v>44935</v>
       </c>
       <c r="L18" s="1">
         <v>44959</v>
       </c>
       <c r="M18" t="s">
         <v>20</v>
       </c>
       <c r="N18">
         <v>24</v>
       </c>
       <c r="O18">
         <v>1</v>
       </c>
       <c r="P18" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="19" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>18</v>
       </c>
       <c r="B19">
         <v>2023</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
         <v>61</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19" t="s">
         <v>18</v>
       </c>
       <c r="G19" s="1">
         <v>44929</v>
       </c>
       <c r="H19" t="s">
         <v>27</v>
       </c>
       <c r="I19" s="1">
         <v>44939</v>
       </c>
       <c r="J19" s="1">
         <v>44939</v>
       </c>
       <c r="L19" s="1">
         <v>44966</v>
       </c>
       <c r="M19" t="s">
         <v>20</v>
       </c>
       <c r="N19">
         <v>27</v>
       </c>
       <c r="O19">
         <v>1</v>
       </c>
       <c r="P19" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="20" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>19</v>
       </c>
       <c r="B20">
         <v>2023</v>
       </c>
       <c r="C20" t="s">
         <v>62</v>
       </c>
       <c r="D20" t="s">
         <v>63</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" t="s">
         <v>18</v>
       </c>
       <c r="G20" s="1">
         <v>44839</v>
       </c>
       <c r="H20" t="s">
         <v>19</v>
       </c>
       <c r="I20" s="1">
         <v>44861</v>
       </c>
       <c r="J20" s="1">
         <v>44866</v>
       </c>
       <c r="K20">
         <v>5</v>
       </c>
       <c r="L20" s="1">
         <v>44974</v>
       </c>
       <c r="M20" t="s">
         <v>20</v>
       </c>
       <c r="N20">
         <v>108</v>
       </c>
       <c r="O20">
         <v>2</v>
       </c>
       <c r="P20" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="21" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>20</v>
       </c>
       <c r="B21">
         <v>2023</v>
       </c>
       <c r="C21" t="s">
         <v>64</v>
       </c>
       <c r="D21" t="s">
         <v>65</v>
       </c>
       <c r="E21" t="s">
         <v>18</v>
       </c>
       <c r="F21" t="s">
         <v>18</v>
       </c>
       <c r="G21" s="1">
         <v>44930</v>
       </c>
       <c r="H21" t="s">
         <v>27</v>
       </c>
       <c r="I21" s="1">
         <v>45033</v>
       </c>
       <c r="J21" s="1">
         <v>45041</v>
       </c>
       <c r="K21">
         <v>8</v>
       </c>
       <c r="L21" s="1">
         <v>45064</v>
       </c>
       <c r="M21" t="s">
         <v>20</v>
       </c>
       <c r="N21">
         <v>23</v>
       </c>
       <c r="O21">
         <v>1</v>
       </c>
       <c r="P21" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="22" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>21</v>
       </c>
       <c r="B22">
         <v>2023</v>
       </c>
       <c r="C22" t="s">
         <v>66</v>
       </c>
       <c r="D22" t="s">
         <v>67</v>
       </c>
       <c r="E22" t="s">
         <v>18</v>
       </c>
       <c r="F22" t="s">
         <v>24</v>
       </c>
       <c r="G22" s="1"/>
       <c r="H22" t="s">
         <v>27</v>
       </c>
       <c r="I22" s="1">
         <v>45035</v>
       </c>
       <c r="J22" s="1">
         <v>45054</v>
       </c>
       <c r="K22">
         <v>19</v>
       </c>
       <c r="L22" s="1">
         <v>45079</v>
       </c>
       <c r="M22" t="s">
         <v>20</v>
       </c>
       <c r="N22">
         <v>25</v>
       </c>
       <c r="O22">
         <v>1</v>
       </c>
       <c r="P22" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="23" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>22</v>
       </c>
       <c r="B23">
         <v>2023</v>
       </c>
       <c r="C23" t="s">
         <v>68</v>
       </c>
       <c r="D23" t="s">
         <v>69</v>
       </c>
       <c r="E23" t="s">
         <v>18</v>
       </c>
       <c r="F23" t="s">
         <v>24</v>
       </c>
       <c r="G23" s="1"/>
       <c r="H23" t="s">
         <v>27</v>
       </c>
       <c r="I23" s="1">
         <v>45076</v>
       </c>
       <c r="J23" s="1">
         <v>45076</v>
       </c>
       <c r="L23" s="1">
         <v>45099</v>
       </c>
       <c r="M23" t="s">
         <v>20</v>
       </c>
       <c r="N23">
         <v>23</v>
       </c>
       <c r="O23">
         <v>1</v>
       </c>
       <c r="P23" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="24" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>23</v>
       </c>
       <c r="B24">
         <v>2023</v>
       </c>
       <c r="C24" t="s">
         <v>70</v>
       </c>
       <c r="D24" t="s">
         <v>71</v>
       </c>
       <c r="E24" t="s">
         <v>18</v>
       </c>
       <c r="F24" t="s">
         <v>24</v>
       </c>
       <c r="G24" s="1">
         <v>45040</v>
       </c>
       <c r="H24" t="s">
         <v>19</v>
       </c>
       <c r="I24" s="1">
         <v>45044</v>
       </c>
       <c r="J24" s="1">
         <v>45072</v>
       </c>
       <c r="K24">
         <v>28</v>
       </c>
       <c r="L24" s="1">
         <v>45099</v>
       </c>
       <c r="M24" t="s">
         <v>20</v>
       </c>
       <c r="N24">
         <v>27</v>
       </c>
       <c r="O24">
         <v>1</v>
       </c>
       <c r="P24" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="25" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>2023</v>
       </c>
       <c r="C25" t="s">
         <v>72</v>
       </c>
       <c r="D25" t="s">
         <v>73</v>
       </c>
       <c r="E25" t="s">
         <v>18</v>
       </c>
       <c r="F25" t="s">
         <v>18</v>
       </c>
       <c r="G25" s="1">
         <v>45064</v>
       </c>
       <c r="H25" t="s">
         <v>27</v>
       </c>
       <c r="I25" s="1">
         <v>45078</v>
       </c>
       <c r="J25" s="1">
         <v>45078</v>
       </c>
       <c r="L25" s="1">
         <v>45107</v>
       </c>
       <c r="M25" t="s">
         <v>20</v>
       </c>
       <c r="N25">
         <v>29</v>
       </c>
       <c r="O25">
         <v>1</v>
       </c>
       <c r="P25" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="26" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>2023</v>
       </c>
       <c r="C26" t="s">
         <v>74</v>
       </c>
       <c r="D26" t="s">
         <v>75</v>
       </c>
       <c r="E26" t="s">
         <v>18</v>
       </c>
       <c r="F26" t="s">
         <v>24</v>
       </c>
       <c r="G26" s="1"/>
       <c r="H26" t="s">
         <v>27</v>
       </c>
       <c r="I26" s="1">
         <v>45069</v>
       </c>
       <c r="J26" s="1">
         <v>45079</v>
       </c>
       <c r="K26">
         <v>10</v>
       </c>
       <c r="L26" s="1">
         <v>45107</v>
       </c>
       <c r="M26" t="s">
         <v>20</v>
       </c>
       <c r="N26">
         <v>28</v>
       </c>
       <c r="O26">
         <v>1</v>
       </c>
       <c r="P26" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="27" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>2023</v>
       </c>
       <c r="C27" t="s">
         <v>76</v>
       </c>
       <c r="D27" t="s">
         <v>77</v>
       </c>
       <c r="E27" t="s">
         <v>18</v>
       </c>
       <c r="F27" t="s">
         <v>18</v>
       </c>
       <c r="G27" s="1">
         <v>45044</v>
       </c>
       <c r="H27" t="s">
         <v>27</v>
       </c>
       <c r="I27" s="1">
         <v>45106</v>
       </c>
       <c r="J27" s="1">
         <v>45106</v>
       </c>
       <c r="L27" s="1">
         <v>45127</v>
       </c>
       <c r="M27" t="s">
         <v>20</v>
       </c>
       <c r="N27">
         <v>21</v>
       </c>
       <c r="O27">
         <v>1</v>
       </c>
       <c r="P27" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="28" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>2023</v>
       </c>
       <c r="C28" t="s">
         <v>78</v>
       </c>
       <c r="D28" t="s">
         <v>79</v>
       </c>
       <c r="E28" t="s">
         <v>18</v>
       </c>
       <c r="F28" t="s">
         <v>24</v>
       </c>
       <c r="G28" s="1"/>
       <c r="H28" t="s">
         <v>27</v>
       </c>
       <c r="I28" s="1">
         <v>45140</v>
       </c>
       <c r="J28" s="1">
         <v>45140</v>
       </c>
       <c r="L28" s="1">
         <v>45155</v>
       </c>
       <c r="M28" t="s">
         <v>20</v>
       </c>
       <c r="N28">
         <v>15</v>
       </c>
       <c r="O28">
         <v>1</v>
       </c>
       <c r="P28" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="29" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>2023</v>
       </c>
       <c r="C29" t="s">
         <v>80</v>
       </c>
       <c r="D29" t="s">
         <v>81</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29" t="s">
         <v>18</v>
       </c>
       <c r="G29" s="1">
         <v>45013</v>
       </c>
       <c r="H29" t="s">
         <v>27</v>
       </c>
       <c r="I29" s="1">
         <v>45155</v>
       </c>
       <c r="J29" s="1">
         <v>45155</v>
       </c>
       <c r="L29" s="1">
         <v>45182</v>
       </c>
       <c r="M29" t="s">
         <v>20</v>
       </c>
       <c r="N29">
         <v>27</v>
       </c>
       <c r="O29">
         <v>1</v>
       </c>
       <c r="P29" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="30" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>2023</v>
       </c>
       <c r="C30" t="s">
         <v>82</v>
       </c>
       <c r="D30" t="s">
         <v>83</v>
       </c>
       <c r="E30" t="s">
         <v>18</v>
       </c>
       <c r="F30" t="s">
         <v>18</v>
       </c>
       <c r="G30" s="1">
         <v>45167</v>
       </c>
       <c r="H30" t="s">
         <v>27</v>
       </c>
       <c r="I30" s="1">
         <v>45177</v>
       </c>
       <c r="J30" s="1">
         <v>45183</v>
       </c>
       <c r="K30">
         <v>6</v>
       </c>
       <c r="L30" s="1">
         <v>45208</v>
       </c>
       <c r="M30" t="s">
         <v>20</v>
       </c>
       <c r="N30">
         <v>25</v>
       </c>
       <c r="O30">
         <v>1</v>
       </c>
       <c r="P30" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="31" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>2023</v>
       </c>
       <c r="C31" t="s">
         <v>84</v>
       </c>
       <c r="D31" t="s">
         <v>85</v>
       </c>
       <c r="E31" t="s">
         <v>18</v>
       </c>
       <c r="F31" t="s">
         <v>18</v>
       </c>
       <c r="G31" s="1">
         <v>45006</v>
       </c>
       <c r="H31" t="s">
         <v>19</v>
       </c>
       <c r="I31" s="1">
         <v>45125</v>
       </c>
       <c r="J31" s="1">
         <v>45132</v>
       </c>
       <c r="K31">
         <v>7</v>
       </c>
       <c r="L31" s="1">
         <v>45208</v>
       </c>
       <c r="M31" t="s">
         <v>20</v>
       </c>
       <c r="N31">
         <v>76</v>
       </c>
       <c r="O31">
         <v>2</v>
       </c>
       <c r="P31" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="32" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>2023</v>
       </c>
       <c r="C32" t="s">
         <v>86</v>
       </c>
       <c r="D32" t="s">
         <v>87</v>
       </c>
       <c r="E32" t="s">
         <v>18</v>
       </c>
       <c r="F32" t="s">
         <v>24</v>
       </c>
       <c r="G32" s="1"/>
       <c r="H32" t="s">
         <v>19</v>
       </c>
       <c r="I32" s="1">
         <v>45103</v>
       </c>
       <c r="J32" s="1">
         <v>45103</v>
       </c>
       <c r="L32" s="1">
         <v>45251</v>
       </c>
       <c r="M32" t="s">
         <v>20</v>
       </c>
       <c r="N32">
         <v>148</v>
       </c>
       <c r="O32">
         <v>2</v>
       </c>
       <c r="P32" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="33" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>2023</v>
       </c>
       <c r="C33" t="s">
         <v>88</v>
       </c>
       <c r="D33" t="s">
         <v>89</v>
       </c>
       <c r="E33" t="s">
         <v>18</v>
       </c>
       <c r="F33" t="s">
         <v>18</v>
       </c>
       <c r="G33" s="1">
         <v>44951</v>
       </c>
       <c r="H33" t="s">
         <v>27</v>
       </c>
       <c r="I33" s="1">
         <v>45233</v>
       </c>
       <c r="J33" s="1">
         <v>45233</v>
       </c>
       <c r="L33" s="1">
         <v>45253</v>
       </c>
       <c r="M33" t="s">
         <v>20</v>
       </c>
       <c r="N33">
         <v>20</v>
       </c>
       <c r="O33">
         <v>1</v>
       </c>
       <c r="P33" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="34" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>2023</v>
       </c>
       <c r="C34" t="s">
         <v>90</v>
       </c>
       <c r="D34" t="s">
         <v>91</v>
       </c>
       <c r="E34" t="s">
         <v>18</v>
       </c>
       <c r="F34" t="s">
         <v>24</v>
       </c>
       <c r="G34" s="1"/>
       <c r="H34" t="s">
         <v>27</v>
       </c>
       <c r="I34" s="1">
         <v>45238</v>
       </c>
       <c r="J34" s="1">
         <v>45238</v>
       </c>
       <c r="L34" s="1">
         <v>45253</v>
       </c>
       <c r="M34" t="s">
         <v>20</v>
       </c>
       <c r="N34">
         <v>15</v>
       </c>
       <c r="O34">
         <v>1</v>
       </c>
       <c r="P34" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="35" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>2023</v>
       </c>
       <c r="C35" t="s">
         <v>92</v>
       </c>
       <c r="D35" t="s">
         <v>93</v>
       </c>
       <c r="E35" t="s">
         <v>18</v>
       </c>
       <c r="F35" t="s">
         <v>24</v>
       </c>
       <c r="G35" s="1">
         <v>45220</v>
       </c>
       <c r="H35" t="s">
         <v>27</v>
       </c>
       <c r="I35" s="1">
         <v>45226</v>
       </c>
       <c r="J35" s="1">
         <v>45232</v>
       </c>
       <c r="K35">
         <v>6</v>
       </c>
       <c r="L35" s="1">
         <v>45253</v>
       </c>
       <c r="M35" t="s">
         <v>20</v>
       </c>
       <c r="N35">
         <v>21</v>
       </c>
       <c r="O35">
         <v>1</v>
       </c>
       <c r="P35" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="36" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>2023</v>
       </c>
       <c r="C36" t="s">
         <v>94</v>
       </c>
       <c r="D36" t="s">
         <v>95</v>
       </c>
       <c r="E36" t="s">
         <v>18</v>
       </c>
       <c r="F36" t="s">
         <v>24</v>
       </c>
       <c r="G36" s="1"/>
       <c r="H36" t="s">
         <v>27</v>
       </c>
       <c r="I36" s="1">
         <v>45245</v>
       </c>
       <c r="J36" s="1">
         <v>45245</v>
       </c>
       <c r="L36" s="1">
         <v>45267</v>
       </c>
       <c r="M36" t="s">
         <v>20</v>
       </c>
       <c r="N36">
         <v>22</v>
       </c>
       <c r="O36">
         <v>1</v>
       </c>
       <c r="P36" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="37" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>2023</v>
       </c>
       <c r="C37" t="s">
         <v>96</v>
       </c>
       <c r="D37" t="s">
         <v>97</v>
       </c>
       <c r="E37" t="s">
         <v>18</v>
       </c>
       <c r="F37" t="s">
         <v>24</v>
       </c>
       <c r="G37" s="1">
         <v>45065</v>
       </c>
       <c r="H37" t="s">
         <v>27</v>
       </c>
       <c r="I37" s="1">
         <v>45257</v>
       </c>
       <c r="J37" s="1">
         <v>45261</v>
       </c>
       <c r="K37">
         <v>4</v>
       </c>
       <c r="L37" s="1">
         <v>45267</v>
       </c>
       <c r="M37" t="s">
         <v>20</v>
       </c>
       <c r="N37">
         <v>6</v>
       </c>
       <c r="O37">
         <v>1</v>
       </c>
       <c r="P37" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="38" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>2023</v>
       </c>
       <c r="C38" t="s">
         <v>98</v>
       </c>
       <c r="D38" t="s">
         <v>99</v>
       </c>
       <c r="E38" t="s">
         <v>18</v>
       </c>
       <c r="F38" t="s">
         <v>24</v>
       </c>
       <c r="G38" s="1"/>
       <c r="H38" t="s">
         <v>27</v>
       </c>
       <c r="I38" s="1">
         <v>45257</v>
       </c>
       <c r="J38" s="1">
         <v>45257</v>
       </c>
       <c r="L38" s="1">
         <v>45267</v>
       </c>
       <c r="M38" t="s">
         <v>20</v>
       </c>
       <c r="N38">
         <v>10</v>
       </c>
       <c r="O38">
         <v>1</v>
       </c>
       <c r="P38" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="39" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>2023</v>
       </c>
       <c r="C39" t="s">
         <v>100</v>
       </c>
       <c r="D39" t="s">
         <v>101</v>
       </c>
       <c r="E39" t="s">
         <v>18</v>
       </c>
       <c r="F39" t="s">
         <v>24</v>
       </c>
       <c r="G39" s="1">
         <v>45251</v>
       </c>
       <c r="H39" t="s">
         <v>27</v>
       </c>
       <c r="I39" s="1">
         <v>45254</v>
       </c>
       <c r="J39" s="1">
         <v>45260</v>
       </c>
       <c r="K39">
         <v>6</v>
       </c>
       <c r="L39" s="1">
         <v>45274</v>
       </c>
       <c r="M39" t="s">
         <v>20</v>
       </c>
       <c r="N39">
         <v>14</v>
       </c>
       <c r="O39">
         <v>1</v>
       </c>
       <c r="P39" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="40" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>2024</v>
       </c>
       <c r="C40" t="s">
         <v>102</v>
       </c>
       <c r="D40" t="s">
         <v>103</v>
       </c>
       <c r="E40" t="s">
         <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>24</v>
       </c>
       <c r="G40" s="1">
         <v>45271</v>
       </c>
       <c r="H40" t="s">
         <v>27</v>
       </c>
       <c r="I40" s="1">
         <v>45282</v>
       </c>
       <c r="J40" s="1">
         <v>45282</v>
       </c>
       <c r="L40" s="1">
         <v>45309</v>
       </c>
       <c r="M40" t="s">
         <v>20</v>
       </c>
       <c r="N40">
         <v>27</v>
       </c>
       <c r="O40">
         <v>1</v>
       </c>
       <c r="P40" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="41" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>2024</v>
       </c>
       <c r="C41" t="s">
         <v>104</v>
       </c>
       <c r="D41" t="s">
         <v>105</v>
       </c>
       <c r="E41" t="s">
         <v>18</v>
       </c>
       <c r="F41" t="s">
         <v>18</v>
       </c>
       <c r="G41" s="1">
         <v>45315</v>
       </c>
       <c r="H41" t="s">
         <v>27</v>
       </c>
       <c r="I41" s="1">
         <v>45321</v>
       </c>
       <c r="J41" s="1">
         <v>45321</v>
       </c>
       <c r="L41" s="1">
         <v>45344</v>
       </c>
       <c r="M41" t="s">
         <v>20</v>
       </c>
       <c r="N41">
         <v>23</v>
       </c>
       <c r="O41">
         <v>1</v>
       </c>
       <c r="P41" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="42" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>2024</v>
       </c>
       <c r="C42" t="s">
         <v>106</v>
       </c>
       <c r="D42" t="s">
         <v>107</v>
       </c>
       <c r="E42" t="s">
         <v>18</v>
       </c>
       <c r="F42" t="s">
         <v>18</v>
       </c>
       <c r="G42" s="1">
         <v>45245</v>
       </c>
       <c r="H42" t="s">
         <v>27</v>
       </c>
       <c r="I42" s="1">
         <v>45335</v>
       </c>
       <c r="J42" s="1">
         <v>45335</v>
       </c>
       <c r="L42" s="1">
         <v>45359</v>
       </c>
       <c r="M42" t="s">
         <v>20</v>
       </c>
       <c r="N42">
         <v>24</v>
       </c>
       <c r="O42">
         <v>1</v>
       </c>
       <c r="P42" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="43" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>2024</v>
       </c>
       <c r="C43" t="s">
         <v>108</v>
       </c>
       <c r="D43" t="s">
         <v>109</v>
       </c>
       <c r="E43" t="s">
         <v>18</v>
       </c>
       <c r="F43" t="s">
         <v>18</v>
       </c>
       <c r="G43" s="1">
         <v>45314</v>
       </c>
       <c r="H43" t="s">
         <v>19</v>
       </c>
       <c r="I43" s="1">
         <v>45344</v>
       </c>
       <c r="J43" s="1">
         <v>45344</v>
       </c>
       <c r="L43" s="1">
         <v>45372</v>
       </c>
       <c r="M43" t="s">
         <v>20</v>
       </c>
       <c r="N43">
         <v>28</v>
       </c>
       <c r="O43">
         <v>1</v>
       </c>
       <c r="P43" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="44" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>2024</v>
       </c>
       <c r="C44" t="s">
         <v>110</v>
       </c>
       <c r="D44" t="s">
         <v>111</v>
       </c>
       <c r="E44" t="s">
         <v>18</v>
       </c>
       <c r="F44" t="s">
         <v>18</v>
       </c>
       <c r="G44" s="1">
         <v>45321</v>
       </c>
       <c r="H44" t="s">
         <v>27</v>
       </c>
       <c r="I44" s="1">
         <v>45330</v>
       </c>
       <c r="J44" s="1">
         <v>45335</v>
       </c>
       <c r="K44">
         <v>5</v>
       </c>
       <c r="L44" s="1">
         <v>45400</v>
       </c>
       <c r="M44" t="s">
         <v>20</v>
       </c>
       <c r="N44">
         <v>65</v>
       </c>
       <c r="O44">
         <v>2</v>
       </c>
       <c r="P44" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="45" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>2024</v>
       </c>
       <c r="C45" t="s">
         <v>112</v>
       </c>
       <c r="D45" t="s">
         <v>113</v>
       </c>
       <c r="E45" t="s">
         <v>18</v>
       </c>
       <c r="F45" t="s">
         <v>24</v>
       </c>
       <c r="G45" s="1"/>
       <c r="H45" t="s">
         <v>27</v>
       </c>
       <c r="I45" s="1">
         <v>45391</v>
       </c>
       <c r="J45" s="1">
         <v>45391</v>
       </c>
       <c r="L45" s="1">
         <v>45415</v>
       </c>
       <c r="M45" t="s">
         <v>20</v>
       </c>
       <c r="N45">
         <v>24</v>
       </c>
       <c r="O45">
         <v>1</v>
       </c>
       <c r="P45" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="46" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>2024</v>
       </c>
       <c r="C46" t="s">
         <v>114</v>
       </c>
       <c r="D46" t="s">
         <v>115</v>
       </c>
       <c r="E46" t="s">
         <v>18</v>
       </c>
       <c r="F46" t="s">
         <v>18</v>
       </c>
       <c r="G46" s="1">
         <v>45406</v>
       </c>
       <c r="H46" t="s">
         <v>27</v>
       </c>
       <c r="I46" s="1">
         <v>45408</v>
       </c>
       <c r="J46" s="1">
         <v>45408</v>
       </c>
       <c r="L46" s="1">
         <v>45435</v>
       </c>
       <c r="M46" t="s">
         <v>20</v>
       </c>
       <c r="N46">
         <v>27</v>
       </c>
       <c r="O46">
         <v>1</v>
       </c>
       <c r="P46" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="47" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>2024</v>
       </c>
       <c r="C47" t="s">
         <v>116</v>
       </c>
       <c r="D47" t="s">
         <v>117</v>
       </c>
       <c r="E47" t="s">
         <v>18</v>
       </c>
       <c r="F47" t="s">
         <v>24</v>
       </c>
       <c r="G47" s="1"/>
       <c r="H47" t="s">
         <v>19</v>
       </c>
       <c r="I47" s="1">
         <v>45406</v>
       </c>
       <c r="J47" s="1">
         <v>45414</v>
       </c>
       <c r="K47">
         <v>8</v>
       </c>
       <c r="L47" s="1">
         <v>45439</v>
       </c>
       <c r="M47" t="s">
         <v>118</v>
       </c>
       <c r="N47">
         <v>25</v>
       </c>
       <c r="O47">
         <v>1</v>
       </c>
       <c r="P47" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="48" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>2024</v>
       </c>
       <c r="C48" t="s">
         <v>119</v>
       </c>
       <c r="D48" t="s">
         <v>120</v>
       </c>
       <c r="E48" t="s">
         <v>18</v>
       </c>
       <c r="F48" t="s">
         <v>24</v>
       </c>
       <c r="G48" s="1">
         <v>45321</v>
       </c>
       <c r="H48" t="s">
         <v>27</v>
       </c>
       <c r="I48" s="1">
         <v>45414</v>
       </c>
       <c r="J48" s="1">
         <v>45420</v>
       </c>
       <c r="K48">
         <v>6</v>
       </c>
       <c r="L48" s="1">
         <v>45442</v>
       </c>
       <c r="M48" t="s">
         <v>20</v>
       </c>
       <c r="N48">
         <v>22</v>
       </c>
       <c r="O48">
         <v>1</v>
       </c>
       <c r="P48" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="49" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>2024</v>
       </c>
       <c r="C49" t="s">
         <v>121</v>
       </c>
       <c r="D49" t="s">
         <v>122</v>
       </c>
       <c r="E49" t="s">
         <v>18</v>
       </c>
       <c r="F49" t="s">
         <v>18</v>
       </c>
       <c r="G49" s="1">
         <v>45412</v>
       </c>
       <c r="H49" t="s">
         <v>27</v>
       </c>
       <c r="I49" s="1">
         <v>45425</v>
       </c>
       <c r="J49" s="1">
         <v>45428</v>
       </c>
       <c r="K49">
         <v>3</v>
       </c>
       <c r="L49" s="1">
         <v>45449</v>
       </c>
       <c r="M49" t="s">
         <v>20</v>
       </c>
       <c r="N49">
         <v>21</v>
       </c>
       <c r="O49">
         <v>1</v>
       </c>
       <c r="P49" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="50" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>2024</v>
       </c>
       <c r="C50" t="s">
         <v>123</v>
       </c>
       <c r="D50" t="s">
         <v>124</v>
       </c>
       <c r="E50" t="s">
         <v>18</v>
       </c>
       <c r="F50" t="s">
         <v>24</v>
       </c>
       <c r="G50" s="1"/>
       <c r="H50" t="s">
         <v>19</v>
       </c>
       <c r="I50" s="1">
         <v>45426</v>
       </c>
       <c r="J50" s="1">
         <v>45439</v>
       </c>
       <c r="K50">
         <v>13</v>
       </c>
       <c r="L50" s="1">
         <v>45470</v>
       </c>
       <c r="M50" t="s">
         <v>20</v>
       </c>
       <c r="N50">
         <v>31</v>
       </c>
       <c r="O50">
         <v>1</v>
       </c>
       <c r="P50" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="51" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>2024</v>
       </c>
       <c r="C51" t="s">
         <v>125</v>
       </c>
       <c r="D51" t="s">
         <v>126</v>
       </c>
       <c r="E51" t="s">
         <v>18</v>
       </c>
       <c r="F51" t="s">
         <v>24</v>
       </c>
       <c r="G51" s="1"/>
       <c r="H51" t="s">
         <v>19</v>
       </c>
       <c r="I51" s="1">
         <v>45400</v>
       </c>
       <c r="J51" s="1">
         <v>45443</v>
       </c>
       <c r="K51">
         <v>43</v>
       </c>
       <c r="L51" s="1">
         <v>45470</v>
       </c>
       <c r="M51" t="s">
         <v>20</v>
       </c>
       <c r="N51">
         <v>27</v>
       </c>
       <c r="O51">
         <v>1</v>
       </c>
       <c r="P51" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="52" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>2024</v>
       </c>
       <c r="C52" t="s">
         <v>127</v>
       </c>
       <c r="D52" t="s">
         <v>128</v>
       </c>
       <c r="E52" t="s">
         <v>18</v>
       </c>
       <c r="F52" t="s">
         <v>18</v>
       </c>
       <c r="G52" s="1">
         <v>45348</v>
       </c>
       <c r="H52" t="s">
         <v>19</v>
       </c>
       <c r="I52" s="1">
         <v>45387</v>
       </c>
       <c r="J52" s="1">
         <v>45420</v>
       </c>
       <c r="K52">
         <v>33</v>
       </c>
       <c r="L52" s="1">
         <v>45477</v>
       </c>
       <c r="M52" t="s">
         <v>20</v>
       </c>
       <c r="N52">
         <v>57</v>
       </c>
       <c r="O52">
         <v>2</v>
       </c>
       <c r="P52" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="53" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>2024</v>
       </c>
       <c r="C53" t="s">
         <v>129</v>
       </c>
       <c r="D53" t="s">
         <v>130</v>
       </c>
       <c r="E53" t="s">
         <v>18</v>
       </c>
       <c r="F53" t="s">
         <v>18</v>
       </c>
       <c r="G53" s="1">
         <v>45488</v>
       </c>
       <c r="H53" t="s">
         <v>27</v>
       </c>
       <c r="I53" s="1">
         <v>45483</v>
       </c>
       <c r="J53" s="1">
         <v>45490</v>
       </c>
       <c r="K53">
         <v>7</v>
       </c>
       <c r="L53" s="1">
         <v>45505</v>
       </c>
       <c r="M53" t="s">
         <v>20</v>
       </c>
       <c r="N53">
         <v>15</v>
       </c>
       <c r="O53">
         <v>1</v>
       </c>
       <c r="P53" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="54" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>2024</v>
       </c>
       <c r="C54" t="s">
         <v>131</v>
       </c>
       <c r="D54" t="s">
         <v>132</v>
       </c>
       <c r="E54" t="s">
         <v>18</v>
       </c>
       <c r="F54" t="s">
         <v>18</v>
       </c>
       <c r="G54" s="1">
         <v>45489</v>
       </c>
       <c r="H54" t="s">
         <v>27</v>
       </c>
       <c r="I54" s="1">
         <v>45504</v>
       </c>
       <c r="J54" s="1">
         <v>45511</v>
       </c>
       <c r="K54">
         <v>7</v>
       </c>
       <c r="L54" s="1">
         <v>45523</v>
       </c>
       <c r="M54" t="s">
         <v>20</v>
       </c>
       <c r="N54">
         <v>12</v>
       </c>
       <c r="O54">
         <v>1</v>
       </c>
       <c r="P54" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="55" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>2024</v>
       </c>
       <c r="C55" t="s">
         <v>133</v>
       </c>
       <c r="D55" t="s">
         <v>134</v>
       </c>
       <c r="E55" t="s">
         <v>18</v>
       </c>
       <c r="F55" t="s">
         <v>18</v>
       </c>
       <c r="G55" s="1">
         <v>45509</v>
       </c>
       <c r="H55" t="s">
         <v>19</v>
       </c>
       <c r="I55" s="1">
         <v>45505</v>
       </c>
       <c r="J55" s="1">
         <v>45511</v>
       </c>
       <c r="K55">
         <v>6</v>
       </c>
       <c r="L55" s="1">
         <v>45544</v>
       </c>
       <c r="M55" t="s">
         <v>20</v>
       </c>
       <c r="N55">
         <v>33</v>
       </c>
       <c r="O55">
         <v>1</v>
       </c>
       <c r="P55" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="56" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2024</v>
       </c>
       <c r="C56" t="s">
         <v>135</v>
       </c>
       <c r="D56" t="s">
         <v>136</v>
       </c>
       <c r="E56" t="s">
         <v>18</v>
       </c>
       <c r="F56" t="s">
         <v>24</v>
       </c>
       <c r="G56" s="1"/>
       <c r="H56" t="s">
         <v>19</v>
       </c>
       <c r="I56" s="1">
         <v>45519</v>
       </c>
       <c r="J56" s="1">
         <v>45526</v>
       </c>
       <c r="K56">
         <v>7</v>
       </c>
       <c r="L56" s="1">
         <v>45554</v>
       </c>
       <c r="M56" t="s">
         <v>20</v>
       </c>
       <c r="N56">
         <v>28</v>
       </c>
       <c r="O56">
         <v>1</v>
       </c>
       <c r="P56" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="57" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2024</v>
       </c>
       <c r="C57" t="s">
         <v>137</v>
       </c>
       <c r="D57" t="s">
         <v>138</v>
       </c>
       <c r="E57" t="s">
         <v>18</v>
       </c>
       <c r="F57" t="s">
         <v>24</v>
       </c>
       <c r="G57" s="1"/>
       <c r="H57" t="s">
         <v>19</v>
       </c>
       <c r="I57" s="1">
         <v>45545</v>
       </c>
       <c r="J57" s="1">
         <v>45561</v>
       </c>
       <c r="K57">
         <v>16</v>
       </c>
       <c r="L57" s="1">
         <v>45593</v>
       </c>
       <c r="M57" t="s">
         <v>20</v>
       </c>
       <c r="N57">
         <v>32</v>
       </c>
       <c r="O57">
         <v>1</v>
       </c>
       <c r="P57" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="58" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2024</v>
       </c>
       <c r="C58" t="s">
         <v>139</v>
       </c>
       <c r="D58" t="s">
         <v>140</v>
       </c>
       <c r="E58" t="s">
         <v>18</v>
       </c>
       <c r="F58" t="s">
         <v>24</v>
       </c>
       <c r="G58" s="1"/>
       <c r="H58" t="s">
         <v>19</v>
       </c>
       <c r="I58" s="1">
         <v>45582</v>
       </c>
       <c r="J58" s="1">
         <v>45582</v>
       </c>
       <c r="L58" s="1">
         <v>45615</v>
       </c>
       <c r="M58" t="s">
         <v>20</v>
       </c>
       <c r="N58">
         <v>33</v>
       </c>
       <c r="O58">
         <v>1</v>
       </c>
       <c r="P58" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="59" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2024</v>
       </c>
       <c r="C59" t="s">
         <v>141</v>
       </c>
       <c r="D59" t="s">
         <v>142</v>
       </c>
       <c r="E59" t="s">
         <v>18</v>
       </c>
       <c r="F59" t="s">
         <v>24</v>
       </c>
       <c r="G59" s="1"/>
       <c r="H59" t="s">
         <v>27</v>
       </c>
       <c r="I59" s="1">
         <v>45593</v>
       </c>
       <c r="J59" s="1">
         <v>45608</v>
       </c>
       <c r="K59">
         <v>15</v>
       </c>
       <c r="L59" s="1">
         <v>45623</v>
       </c>
       <c r="M59" t="s">
         <v>20</v>
       </c>
       <c r="N59">
         <v>15</v>
       </c>
       <c r="O59">
         <v>1</v>
       </c>
       <c r="P59" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="60" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2024</v>
       </c>
       <c r="C60" t="s">
         <v>143</v>
       </c>
       <c r="D60" t="s">
         <v>144</v>
       </c>
       <c r="E60" t="s">
         <v>18</v>
       </c>
       <c r="F60" t="s">
         <v>18</v>
       </c>
       <c r="G60" s="1"/>
       <c r="H60" t="s">
         <v>27</v>
       </c>
       <c r="I60" s="1">
         <v>45597</v>
       </c>
       <c r="J60" s="1">
         <v>45603</v>
       </c>
       <c r="K60">
         <v>6</v>
       </c>
       <c r="L60" s="1">
         <v>45623</v>
       </c>
       <c r="M60" t="s">
         <v>20</v>
       </c>
       <c r="N60">
         <v>20</v>
       </c>
       <c r="O60">
         <v>1</v>
       </c>
       <c r="P60" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="61" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2024</v>
       </c>
       <c r="C61" t="s">
         <v>145</v>
       </c>
       <c r="D61" t="s">
         <v>146</v>
       </c>
       <c r="E61" t="s">
         <v>18</v>
       </c>
       <c r="F61" t="s">
         <v>24</v>
       </c>
       <c r="G61" s="1"/>
       <c r="H61" t="s">
         <v>27</v>
       </c>
       <c r="I61" s="1">
         <v>45589</v>
       </c>
       <c r="J61" s="1">
         <v>45618</v>
       </c>
       <c r="K61">
         <v>29</v>
       </c>
       <c r="L61" s="1">
         <v>45638</v>
       </c>
       <c r="M61" t="s">
         <v>20</v>
       </c>
       <c r="N61">
         <v>20</v>
       </c>
       <c r="O61">
         <v>1</v>
       </c>
       <c r="P61" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="62" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62" t="s">
         <v>147</v>
       </c>
       <c r="D62" t="s">
         <v>148</v>
       </c>
       <c r="E62" t="s">
         <v>18</v>
       </c>
       <c r="F62" t="s">
         <v>24</v>
       </c>
       <c r="G62" s="1"/>
       <c r="H62" t="s">
         <v>27</v>
       </c>
       <c r="I62" s="1">
         <v>45644</v>
       </c>
       <c r="J62" s="1">
         <v>45654</v>
       </c>
       <c r="K62">
         <v>10</v>
       </c>
       <c r="L62" s="1">
         <v>45680</v>
       </c>
       <c r="M62" t="s">
         <v>20</v>
       </c>
       <c r="N62">
         <v>26</v>
       </c>
       <c r="O62">
         <v>1</v>
       </c>
       <c r="P62" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="63" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2025</v>
       </c>
       <c r="C63" t="s">
         <v>149</v>
       </c>
       <c r="D63" t="s">
         <v>150</v>
       </c>
       <c r="E63" t="s">
         <v>18</v>
       </c>
       <c r="F63" t="s">
         <v>24</v>
       </c>
       <c r="G63" s="1"/>
       <c r="H63" t="s">
         <v>27</v>
       </c>
       <c r="I63" s="1">
         <v>45637</v>
       </c>
       <c r="J63" s="1">
         <v>45664</v>
       </c>
       <c r="K63">
         <v>27</v>
       </c>
       <c r="L63" s="1">
         <v>45694</v>
       </c>
       <c r="M63" t="s">
         <v>20</v>
       </c>
       <c r="N63">
         <v>30</v>
       </c>
       <c r="O63">
         <v>1</v>
       </c>
       <c r="P63" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="64" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
         <v>408</v>
       </c>
       <c r="D64" t="s">
         <v>409</v>
       </c>
       <c r="E64" t="s">
         <v>18</v>
       </c>
       <c r="F64" t="s">
         <v>24</v>
       </c>
       <c r="G64" s="1"/>
       <c r="H64" t="s">
         <v>19</v>
       </c>
       <c r="I64" s="1">
         <v>45702</v>
       </c>
       <c r="J64" s="1">
         <v>45723</v>
       </c>
       <c r="K64">
         <v>21</v>
       </c>
       <c r="L64" s="1">
         <v>45834</v>
       </c>
       <c r="M64" t="s">
         <v>20</v>
       </c>
       <c r="N64">
         <v>111</v>
       </c>
       <c r="O64">
         <v>2</v>
       </c>
       <c r="P64" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="65" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
         <v>389</v>
       </c>
       <c r="D65" t="s">
         <v>390</v>
       </c>
       <c r="E65" t="s">
         <v>18</v>
       </c>
       <c r="F65" t="s">
         <v>18</v>
       </c>
       <c r="G65" s="1">
         <v>45590</v>
       </c>
       <c r="H65" t="s">
         <v>19</v>
       </c>
       <c r="I65" s="1">
         <v>45645</v>
       </c>
       <c r="J65" s="1">
         <v>45653</v>
       </c>
       <c r="K65">
         <v>8</v>
       </c>
       <c r="L65" s="1">
         <v>45764</v>
       </c>
       <c r="M65" t="s">
         <v>20</v>
       </c>
       <c r="N65">
         <v>111</v>
       </c>
       <c r="O65">
         <v>2</v>
       </c>
       <c r="P65" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="66" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2025</v>
       </c>
       <c r="C66" t="s">
         <v>410</v>
       </c>
       <c r="D66" t="s">
         <v>411</v>
       </c>
       <c r="E66" t="s">
         <v>18</v>
       </c>
       <c r="F66" t="s">
         <v>18</v>
       </c>
       <c r="G66" s="1">
         <v>45699</v>
       </c>
       <c r="H66" t="s">
         <v>19</v>
       </c>
       <c r="I66" s="1">
         <v>45723</v>
       </c>
       <c r="J66" s="1">
         <v>45723</v>
       </c>
       <c r="L66" s="1">
         <v>45862</v>
       </c>
       <c r="M66" t="s">
         <v>43</v>
       </c>
       <c r="N66">
         <v>139</v>
       </c>
       <c r="O66">
         <v>2</v>
       </c>
       <c r="P66" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="67" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2025</v>
       </c>
       <c r="C67" t="s">
         <v>387</v>
       </c>
       <c r="D67" t="s">
         <v>388</v>
       </c>
       <c r="E67" t="s">
         <v>18</v>
       </c>
       <c r="F67" t="s">
         <v>18</v>
       </c>
       <c r="G67" s="1">
         <v>45716</v>
       </c>
       <c r="H67" t="s">
         <v>27</v>
       </c>
       <c r="I67" s="1">
         <v>45737</v>
       </c>
       <c r="J67" s="1">
         <v>45737</v>
       </c>
       <c r="L67" s="1">
         <v>45761</v>
       </c>
       <c r="M67" t="s">
         <v>20</v>
       </c>
       <c r="N67">
         <v>24</v>
       </c>
       <c r="O67">
         <v>1</v>
       </c>
       <c r="P67" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="68" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2025</v>
       </c>
       <c r="C68" t="s">
         <v>391</v>
       </c>
       <c r="D68" t="s">
         <v>392</v>
       </c>
       <c r="E68" t="s">
         <v>18</v>
       </c>
       <c r="F68" t="s">
         <v>18</v>
       </c>
       <c r="G68" s="1">
         <v>45664</v>
       </c>
       <c r="H68" t="s">
         <v>27</v>
       </c>
       <c r="I68" s="1">
         <v>45727</v>
       </c>
       <c r="J68" s="1">
         <v>45743</v>
       </c>
       <c r="K68">
         <v>16</v>
       </c>
       <c r="L68" s="1">
         <v>45761</v>
       </c>
       <c r="M68" t="s">
         <v>20</v>
       </c>
       <c r="N68">
         <v>18</v>
       </c>
       <c r="O68">
         <v>1</v>
       </c>
       <c r="P68" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="69" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2025</v>
       </c>
       <c r="C69" t="s">
         <v>393</v>
       </c>
       <c r="D69" t="s">
         <v>394</v>
       </c>
       <c r="E69" t="s">
         <v>18</v>
       </c>
       <c r="F69" t="s">
         <v>18</v>
       </c>
       <c r="G69" s="1">
         <v>45784</v>
       </c>
       <c r="H69" t="s">
         <v>27</v>
       </c>
       <c r="I69" s="1">
         <v>45789</v>
       </c>
       <c r="J69" s="1">
         <v>45793</v>
       </c>
       <c r="K69">
         <v>4</v>
       </c>
       <c r="L69" s="1">
         <v>45820</v>
       </c>
       <c r="M69" t="s">
         <v>20</v>
       </c>
       <c r="N69">
         <v>27</v>
       </c>
       <c r="O69">
         <v>1</v>
       </c>
       <c r="P69" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="70" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2025</v>
       </c>
       <c r="C70" t="s">
         <v>395</v>
       </c>
       <c r="D70" t="s">
         <v>396</v>
       </c>
       <c r="E70" t="s">
         <v>18</v>
       </c>
       <c r="F70" t="s">
         <v>18</v>
       </c>
       <c r="G70" s="1">
         <v>45791</v>
       </c>
       <c r="H70" t="s">
         <v>27</v>
       </c>
       <c r="I70" s="1">
         <v>45796</v>
       </c>
       <c r="J70" s="1">
         <v>45800</v>
       </c>
       <c r="K70">
         <v>4</v>
       </c>
       <c r="L70" s="1">
         <v>45827</v>
       </c>
       <c r="M70" t="s">
         <v>20</v>
       </c>
       <c r="N70">
         <v>27</v>
       </c>
       <c r="O70">
         <v>1</v>
       </c>
       <c r="P70" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="71" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2025</v>
       </c>
       <c r="C71" t="s">
         <v>397</v>
       </c>
       <c r="D71" t="s">
         <v>398</v>
       </c>
       <c r="E71" t="s">
         <v>18</v>
       </c>
       <c r="G71" s="1"/>
       <c r="H71" t="s">
         <v>27</v>
       </c>
       <c r="I71" s="1">
         <v>45819</v>
       </c>
       <c r="J71" s="1">
         <v>45819</v>
       </c>
       <c r="L71" s="1">
         <v>45834</v>
       </c>
       <c r="M71" t="s">
         <v>20</v>
       </c>
       <c r="N71">
         <v>15</v>
       </c>
       <c r="O71">
         <v>1</v>
       </c>
       <c r="P71" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="72" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2025</v>
       </c>
       <c r="C72" t="s">
         <v>431</v>
       </c>
       <c r="D72" t="s">
         <v>432</v>
       </c>
       <c r="E72" t="s">
         <v>18</v>
       </c>
       <c r="F72" t="s">
         <v>24</v>
       </c>
       <c r="G72" s="1"/>
       <c r="H72" t="s">
         <v>19</v>
       </c>
       <c r="I72" s="1">
         <v>45824</v>
       </c>
       <c r="J72" s="1">
         <v>45827</v>
       </c>
       <c r="K72">
         <v>3</v>
       </c>
       <c r="L72" s="1">
         <v>45946</v>
       </c>
       <c r="M72" t="s">
         <v>20</v>
       </c>
       <c r="N72">
         <v>119</v>
       </c>
       <c r="O72">
         <v>2</v>
       </c>
       <c r="P72" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="73" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2025</v>
       </c>
       <c r="C73" t="s">
         <v>412</v>
       </c>
       <c r="D73" t="s">
         <v>413</v>
       </c>
       <c r="E73" t="s">
         <v>18</v>
       </c>
       <c r="F73" t="s">
         <v>24</v>
       </c>
       <c r="G73" s="1"/>
       <c r="H73" t="s">
         <v>27</v>
       </c>
       <c r="I73" s="1">
         <v>45834</v>
       </c>
       <c r="J73" s="1">
         <v>45848</v>
       </c>
       <c r="K73">
         <v>14</v>
       </c>
       <c r="L73" s="1">
         <v>45876</v>
       </c>
       <c r="M73" t="s">
         <v>20</v>
       </c>
       <c r="N73">
         <v>28</v>
       </c>
       <c r="O73">
         <v>1</v>
       </c>
       <c r="P73" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="74" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2025</v>
       </c>
       <c r="C74" t="s">
         <v>414</v>
       </c>
       <c r="D74" t="s">
         <v>415</v>
       </c>
       <c r="E74" t="s">
         <v>18</v>
       </c>
       <c r="F74" t="s">
         <v>18</v>
       </c>
       <c r="G74" s="1">
         <v>45800</v>
       </c>
       <c r="H74" t="s">
         <v>19</v>
       </c>
       <c r="I74" s="1">
         <v>45881</v>
       </c>
       <c r="J74" s="1">
         <v>45881</v>
       </c>
       <c r="L74" s="1">
         <v>45890</v>
       </c>
       <c r="M74" t="s">
         <v>20</v>
       </c>
       <c r="N74">
         <v>9</v>
       </c>
       <c r="O74">
         <v>1</v>
       </c>
       <c r="P74" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="75" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2026</v>
       </c>
       <c r="C75" t="s">
         <v>458</v>
       </c>
       <c r="D75" t="s">
         <v>459</v>
       </c>
       <c r="E75" t="s">
         <v>18</v>
       </c>
       <c r="F75" t="s">
         <v>24</v>
       </c>
       <c r="G75" s="1"/>
       <c r="H75" t="s">
         <v>19</v>
       </c>
       <c r="I75" s="1">
         <v>45917</v>
       </c>
       <c r="J75" s="1">
         <v>45917</v>
       </c>
       <c r="L75" s="1">
         <v>46030</v>
       </c>
       <c r="M75" t="s">
         <v>20</v>
       </c>
       <c r="N75">
         <v>113</v>
       </c>
       <c r="O75">
         <v>2</v>
       </c>
       <c r="P75" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="76" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2025</v>
       </c>
       <c r="C76" t="s">
         <v>427</v>
       </c>
       <c r="D76" t="s">
         <v>428</v>
       </c>
       <c r="E76" t="s">
         <v>18</v>
       </c>
       <c r="F76" t="s">
         <v>24</v>
       </c>
       <c r="G76" s="1"/>
       <c r="H76" t="s">
         <v>19</v>
       </c>
       <c r="I76" s="1">
         <v>45918</v>
       </c>
       <c r="J76" s="1">
         <v>45918</v>
       </c>
       <c r="L76" s="1">
         <v>45946</v>
       </c>
       <c r="M76" t="s">
         <v>20</v>
       </c>
       <c r="N76">
         <v>28</v>
       </c>
       <c r="O76">
         <v>1</v>
       </c>
       <c r="P76" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="77" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2025</v>
       </c>
       <c r="C77" t="s">
         <v>429</v>
       </c>
       <c r="D77" t="s">
         <v>430</v>
       </c>
       <c r="E77" t="s">
         <v>18</v>
       </c>
       <c r="F77" t="s">
         <v>24</v>
       </c>
       <c r="G77" s="1"/>
       <c r="H77" t="s">
         <v>19</v>
       </c>
       <c r="I77" s="1">
         <v>45891</v>
       </c>
       <c r="J77" s="1">
         <v>45931</v>
       </c>
       <c r="K77">
         <v>40</v>
       </c>
       <c r="L77" s="1">
         <v>45953</v>
       </c>
       <c r="M77" t="s">
         <v>20</v>
       </c>
       <c r="N77">
         <v>22</v>
       </c>
       <c r="O77">
         <v>1</v>
       </c>
       <c r="P77" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="78" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2025</v>
       </c>
       <c r="C78" t="s">
         <v>433</v>
       </c>
       <c r="D78" t="s">
         <v>434</v>
       </c>
       <c r="E78" t="s">
         <v>18</v>
       </c>
       <c r="F78" t="s">
         <v>24</v>
       </c>
       <c r="G78" s="1"/>
       <c r="H78" t="s">
         <v>27</v>
       </c>
       <c r="I78" s="1">
         <v>45947</v>
       </c>
       <c r="J78" s="1">
         <v>45954</v>
       </c>
       <c r="K78">
         <v>7</v>
       </c>
       <c r="L78" s="1">
         <v>45967</v>
       </c>
       <c r="M78" t="s">
         <v>20</v>
       </c>
       <c r="N78">
         <v>13</v>
       </c>
       <c r="O78">
         <v>1</v>
       </c>
       <c r="P78" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="79" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2025</v>
       </c>
       <c r="C79" t="s">
         <v>460</v>
       </c>
       <c r="D79" t="s">
         <v>461</v>
       </c>
       <c r="E79" t="s">
         <v>18</v>
       </c>
       <c r="F79" t="s">
         <v>24</v>
       </c>
       <c r="G79" s="1"/>
       <c r="H79" t="s">
         <v>19</v>
       </c>
       <c r="I79" s="1">
         <v>45945</v>
       </c>
       <c r="J79" s="1">
         <v>45967</v>
       </c>
       <c r="K79">
         <v>22</v>
       </c>
       <c r="L79" s="1">
         <v>45999</v>
       </c>
       <c r="M79" t="s">
         <v>20</v>
       </c>
       <c r="N79">
         <v>32</v>
       </c>
       <c r="O79">
         <v>1</v>
       </c>
       <c r="P79" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="80" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2025</v>
       </c>
       <c r="C80" t="s">
         <v>435</v>
       </c>
       <c r="D80" t="s">
         <v>436</v>
       </c>
       <c r="E80" t="s">
         <v>18</v>
       </c>
       <c r="F80" t="s">
         <v>18</v>
       </c>
       <c r="G80" s="1">
         <v>45965</v>
       </c>
       <c r="H80" t="s">
         <v>27</v>
       </c>
       <c r="I80" s="1">
         <v>45971</v>
       </c>
       <c r="J80" s="1">
         <v>45971</v>
       </c>
       <c r="L80" s="1">
         <v>45999</v>
       </c>
       <c r="M80" t="s">
         <v>20</v>
       </c>
       <c r="N80">
         <v>28</v>
       </c>
       <c r="O80">
         <v>1</v>
       </c>
       <c r="P80" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="81" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2025</v>
       </c>
       <c r="C81" t="s">
         <v>437</v>
       </c>
       <c r="D81" t="s">
         <v>438</v>
       </c>
       <c r="E81" t="s">
         <v>18</v>
       </c>
       <c r="F81" t="s">
         <v>18</v>
       </c>
       <c r="G81" s="1">
         <v>45972</v>
       </c>
       <c r="H81" t="s">
         <v>27</v>
       </c>
       <c r="I81" s="1">
         <v>45980</v>
       </c>
       <c r="J81" s="1">
         <v>45980</v>
       </c>
       <c r="L81" s="1">
         <v>46009</v>
       </c>
       <c r="M81" t="s">
         <v>20</v>
       </c>
       <c r="N81">
         <v>29</v>
       </c>
       <c r="O81">
         <v>1</v>
       </c>
       <c r="P81" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="82" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2026</v>
       </c>
       <c r="C82" t="s">
         <v>462</v>
       </c>
       <c r="D82" t="s">
         <v>463</v>
       </c>
       <c r="E82" t="s">
         <v>18</v>
       </c>
       <c r="F82" t="s">
         <v>18</v>
       </c>
       <c r="G82" s="1"/>
       <c r="H82" t="s">
         <v>27</v>
       </c>
       <c r="I82" s="1">
         <v>45995</v>
       </c>
       <c r="J82" s="1">
         <v>45995</v>
       </c>
       <c r="L82" s="1">
         <v>46027</v>
       </c>
       <c r="M82" t="s">
         <v>20</v>
       </c>
       <c r="N82">
         <v>32</v>
       </c>
       <c r="O82">
         <v>1</v>
       </c>
       <c r="P82" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="83" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2026</v>
       </c>
       <c r="C83" t="s">
         <v>464</v>
       </c>
       <c r="D83" t="s">
         <v>465</v>
       </c>
       <c r="E83" t="s">
         <v>18</v>
       </c>
       <c r="F83" t="s">
         <v>24</v>
       </c>
       <c r="G83" s="1"/>
       <c r="H83" t="s">
         <v>27</v>
       </c>
       <c r="I83" s="1">
         <v>46002</v>
       </c>
       <c r="J83" s="1">
         <v>46002</v>
       </c>
       <c r="L83" s="1">
         <v>46027</v>
       </c>
       <c r="M83" t="s">
         <v>20</v>
       </c>
       <c r="N83">
         <v>25</v>
       </c>
       <c r="O83">
         <v>1</v>
       </c>
       <c r="P83" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="84" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2026</v>
       </c>
       <c r="C84" t="s">
         <v>466</v>
       </c>
       <c r="D84" t="s">
         <v>467</v>
       </c>
       <c r="E84" t="s">
         <v>18</v>
       </c>
       <c r="F84" t="s">
         <v>24</v>
       </c>
       <c r="G84" s="1"/>
       <c r="H84" t="s">
         <v>19</v>
       </c>
       <c r="I84" s="1">
         <v>46010</v>
       </c>
       <c r="J84" s="1">
         <v>46010</v>
       </c>
       <c r="L84" s="1">
         <v>46041</v>
       </c>
       <c r="M84" t="s">
         <v>20</v>
       </c>
       <c r="N84">
         <v>31</v>
       </c>
       <c r="O84">
         <v>1</v>
       </c>
       <c r="P84" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="85" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2026</v>
       </c>
       <c r="C85" t="s">
         <v>468</v>
       </c>
       <c r="D85" t="s">
         <v>469</v>
       </c>
       <c r="E85" t="s">
         <v>18</v>
       </c>
       <c r="F85" t="s">
         <v>24</v>
       </c>
       <c r="G85" s="1"/>
       <c r="H85" t="s">
         <v>27</v>
       </c>
       <c r="I85" s="1">
         <v>46009</v>
       </c>
       <c r="J85" s="1">
         <v>46028</v>
       </c>
       <c r="K85">
         <v>19</v>
       </c>
       <c r="L85" s="1">
         <v>46051</v>
       </c>
       <c r="M85" t="s">
         <v>20</v>
       </c>
       <c r="N85">
         <v>23</v>
       </c>
       <c r="O85">
         <v>1</v>
       </c>
       <c r="P85" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="86" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2026</v>
       </c>
       <c r="C86" t="s">
         <v>470</v>
       </c>
       <c r="D86" t="s">
         <v>471</v>
       </c>
       <c r="E86" t="s">
         <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>24</v>
       </c>
       <c r="G86" s="1"/>
       <c r="H86" t="s">
         <v>19</v>
       </c>
       <c r="I86" s="1">
         <v>45922</v>
       </c>
       <c r="J86" s="1">
         <v>45936</v>
       </c>
       <c r="K86">
         <v>14</v>
       </c>
       <c r="L86" s="1">
         <v>46044</v>
       </c>
       <c r="M86" t="s">
         <v>20</v>
       </c>
       <c r="N86">
         <v>108</v>
       </c>
       <c r="O86">
         <v>2</v>
       </c>
       <c r="P86" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="87" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2026</v>
       </c>
       <c r="C87" t="s">
         <v>472</v>
       </c>
       <c r="D87" t="s">
         <v>473</v>
       </c>
       <c r="E87" t="s">
         <v>18</v>
       </c>
       <c r="F87" t="s">
         <v>24</v>
       </c>
       <c r="G87" s="1"/>
       <c r="H87" t="s">
         <v>27</v>
       </c>
       <c r="I87" s="1">
         <v>46030</v>
       </c>
       <c r="J87" s="1">
         <v>46044</v>
       </c>
       <c r="K87">
         <v>14</v>
       </c>
       <c r="L87" s="1">
         <v>46065</v>
       </c>
       <c r="M87" t="s">
         <v>20</v>
       </c>
       <c r="N87">
         <v>21</v>
       </c>
       <c r="O87">
         <v>1</v>
       </c>
       <c r="P87" t="s">
         <v>36</v>
       </c>
     </row>
-    <row r="88" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2026</v>
       </c>
       <c r="C88" t="s">
         <v>474</v>
       </c>
       <c r="D88" t="s">
         <v>475</v>
       </c>
       <c r="E88" t="s">
         <v>18</v>
       </c>
       <c r="F88" t="s">
         <v>24</v>
       </c>
       <c r="G88" s="1"/>
       <c r="H88" t="s">
         <v>27</v>
       </c>
       <c r="I88" s="1">
         <v>46035</v>
       </c>
       <c r="J88" s="1">
         <v>46044</v>
       </c>
       <c r="K88">
         <v>9</v>
       </c>
       <c r="L88" s="1">
         <v>46065</v>
       </c>
       <c r="M88" t="s">
         <v>20</v>
       </c>
       <c r="N88">
         <v>21</v>
       </c>
       <c r="O88">
         <v>1</v>
       </c>
       <c r="P88" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="89" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2026</v>
       </c>
       <c r="C89" t="s">
         <v>476</v>
       </c>
       <c r="D89" t="s">
         <v>477</v>
       </c>
       <c r="E89" t="s">
         <v>18</v>
       </c>
       <c r="F89" t="s">
         <v>24</v>
       </c>
       <c r="G89" s="1"/>
       <c r="H89" t="s">
         <v>27</v>
       </c>
       <c r="I89" s="1">
         <v>46044</v>
       </c>
       <c r="J89" s="1">
         <v>46044</v>
       </c>
       <c r="L89" s="1">
         <v>46072</v>
       </c>
       <c r="M89" t="s">
         <v>20</v>
       </c>
       <c r="N89">
         <v>28</v>
       </c>
       <c r="O89">
         <v>1</v>
       </c>
       <c r="P89" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="90" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2026</v>
       </c>
       <c r="C90" t="s">
         <v>478</v>
       </c>
       <c r="D90" t="s">
         <v>479</v>
       </c>
       <c r="E90" t="s">
         <v>18</v>
       </c>
       <c r="F90" t="s">
         <v>18</v>
       </c>
       <c r="G90" s="1">
         <v>46014</v>
       </c>
       <c r="H90" t="s">
         <v>19</v>
       </c>
       <c r="I90" s="1">
         <v>46059</v>
       </c>
       <c r="J90" s="1">
         <v>46059</v>
       </c>
       <c r="L90" s="1">
         <v>46087</v>
       </c>
       <c r="M90" t="s">
         <v>20</v>
       </c>
       <c r="N90">
         <v>28</v>
       </c>
       <c r="O90">
         <v>1</v>
       </c>
       <c r="P90" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="91" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2026</v>
       </c>
       <c r="C91" t="s">
         <v>480</v>
       </c>
       <c r="D91" t="s">
         <v>481</v>
       </c>
       <c r="E91" t="s">
         <v>18</v>
       </c>
       <c r="F91" t="s">
         <v>24</v>
       </c>
       <c r="G91" s="1"/>
       <c r="H91" t="s">
         <v>27</v>
       </c>
       <c r="I91" s="1">
         <v>46051</v>
       </c>
       <c r="J91" s="1">
         <v>46065</v>
       </c>
       <c r="K91">
         <v>14</v>
       </c>
       <c r="L91" s="1">
         <v>46087</v>
       </c>
       <c r="M91" t="s">
         <v>20</v>
       </c>
       <c r="N91">
         <v>22</v>
       </c>
       <c r="O91">
         <v>1</v>
       </c>
       <c r="P91" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="92" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2026</v>
       </c>
       <c r="C92" t="s">
         <v>482</v>
       </c>
       <c r="D92" t="s">
         <v>483</v>
       </c>
       <c r="E92" t="s">
         <v>18</v>
       </c>
       <c r="F92" t="s">
         <v>24</v>
       </c>
       <c r="G92" s="1"/>
       <c r="H92" t="s">
         <v>27</v>
       </c>
       <c r="I92" s="1">
         <v>45999</v>
       </c>
       <c r="J92" s="1">
         <v>46069</v>
       </c>
       <c r="K92">
         <v>70</v>
       </c>
       <c r="L92" s="1">
         <v>46097</v>
       </c>
       <c r="M92" t="s">
         <v>20</v>
       </c>
       <c r="N92">
         <v>28</v>
       </c>
       <c r="O92">
         <v>1</v>
       </c>
       <c r="P92" t="s">
         <v>33</v>
       </c>
     </row>
-    <row r="93" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>2026</v>
       </c>
       <c r="C93" t="s">
         <v>484</v>
       </c>
       <c r="D93" t="s">
         <v>485</v>
       </c>
       <c r="E93" t="s">
         <v>18</v>
       </c>
       <c r="F93" t="s">
         <v>24</v>
       </c>
       <c r="G93" s="1"/>
       <c r="H93" t="s">
         <v>27</v>
       </c>
       <c r="I93" s="1">
         <v>45999</v>
       </c>
       <c r="J93" s="1">
         <v>46069</v>
       </c>
       <c r="K93">
         <v>70</v>
       </c>
       <c r="L93" s="1">
         <v>46097</v>
       </c>
       <c r="M93" t="s">
         <v>20</v>
       </c>
       <c r="N93">
         <v>28</v>
       </c>
       <c r="O93">
         <v>1</v>
       </c>
       <c r="P93" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="94" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>2026</v>
       </c>
       <c r="C94" t="s">
         <v>486</v>
       </c>
       <c r="D94" t="s">
         <v>487</v>
       </c>
       <c r="E94" t="s">
         <v>18</v>
       </c>
       <c r="F94" t="s">
         <v>24</v>
       </c>
       <c r="G94" s="1"/>
       <c r="H94" t="s">
         <v>27</v>
       </c>
       <c r="I94" s="1">
         <v>46048</v>
       </c>
       <c r="J94" s="1">
         <v>46084</v>
       </c>
       <c r="K94">
         <v>36</v>
       </c>
       <c r="L94" s="1">
         <v>46104</v>
       </c>
       <c r="M94" t="s">
         <v>20</v>
       </c>
       <c r="N94">
         <v>20</v>
       </c>
       <c r="O94">
         <v>1</v>
       </c>
       <c r="P94" t="s">
         <v>28</v>
       </c>
     </row>
-    <row r="95" spans="1:16" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:16" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>2026</v>
       </c>
       <c r="C95" t="s">
         <v>488</v>
       </c>
       <c r="D95" t="s">
         <v>489</v>
       </c>
       <c r="E95" t="s">
         <v>18</v>
       </c>
       <c r="F95" t="s">
         <v>18</v>
       </c>
       <c r="G95" s="1">
         <v>46069</v>
       </c>
       <c r="H95" t="s">
         <v>27</v>
       </c>
       <c r="I95" s="1">
         <v>46090</v>
       </c>
       <c r="J95" s="1">
         <v>46092</v>
       </c>
       <c r="K95">
         <v>2</v>
       </c>
       <c r="L95" s="1">
         <v>46104</v>
       </c>
       <c r="M95" t="s">
         <v>20</v>
       </c>
       <c r="N95">
         <v>12</v>
       </c>
       <c r="O95">
         <v>1</v>
       </c>
       <c r="P95" t="s">
         <v>28</v>
+      </c>
+    </row>
+    <row r="96" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A96">
+        <v>95</v>
+      </c>
+      <c r="B96">
+        <v>2026</v>
+      </c>
+      <c r="C96" t="s">
+        <v>531</v>
+      </c>
+      <c r="D96" t="s">
+        <v>532</v>
+      </c>
+      <c r="E96" t="s">
+        <v>18</v>
+      </c>
+      <c r="F96" t="s">
+        <v>24</v>
+      </c>
+      <c r="G96" s="1"/>
+      <c r="H96" t="s">
+        <v>27</v>
+      </c>
+      <c r="I96" s="1">
+        <v>46079</v>
+      </c>
+      <c r="J96" s="1">
+        <v>46094</v>
+      </c>
+      <c r="K96">
+        <v>15</v>
+      </c>
+      <c r="L96" s="1">
+        <v>46121</v>
+      </c>
+      <c r="M96" t="s">
+        <v>20</v>
+      </c>
+      <c r="N96">
+        <v>27</v>
+      </c>
+      <c r="O96">
+        <v>1</v>
+      </c>
+      <c r="P96" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="97" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A97">
+        <v>96</v>
+      </c>
+      <c r="B97">
+        <v>2026</v>
+      </c>
+      <c r="C97" t="s">
+        <v>533</v>
+      </c>
+      <c r="D97" t="s">
+        <v>534</v>
+      </c>
+      <c r="E97" t="s">
+        <v>18</v>
+      </c>
+      <c r="F97" t="s">
+        <v>24</v>
+      </c>
+      <c r="G97" s="1"/>
+      <c r="H97" t="s">
+        <v>27</v>
+      </c>
+      <c r="I97" s="1">
+        <v>46080</v>
+      </c>
+      <c r="J97" s="1">
+        <v>46094</v>
+      </c>
+      <c r="K97">
+        <v>14</v>
+      </c>
+      <c r="L97" s="1">
+        <v>46121</v>
+      </c>
+      <c r="M97" t="s">
+        <v>20</v>
+      </c>
+      <c r="N97">
+        <v>27</v>
+      </c>
+      <c r="O97">
+        <v>1</v>
+      </c>
+      <c r="P97" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="98" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A98">
+        <v>97</v>
+      </c>
+      <c r="B98">
+        <v>2026</v>
+      </c>
+      <c r="C98" t="s">
+        <v>535</v>
+      </c>
+      <c r="D98" t="s">
+        <v>536</v>
+      </c>
+      <c r="E98" t="s">
+        <v>18</v>
+      </c>
+      <c r="F98" t="s">
+        <v>24</v>
+      </c>
+      <c r="G98" s="1"/>
+      <c r="H98" t="s">
+        <v>19</v>
+      </c>
+      <c r="I98" s="1">
+        <v>46091</v>
+      </c>
+      <c r="J98" s="1">
+        <v>46098</v>
+      </c>
+      <c r="K98">
+        <v>7</v>
+      </c>
+      <c r="L98" s="1">
+        <v>46128</v>
+      </c>
+      <c r="M98" t="s">
+        <v>20</v>
+      </c>
+      <c r="N98">
+        <v>30</v>
+      </c>
+      <c r="O98">
+        <v>1</v>
+      </c>
+      <c r="P98" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="99" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A99">
+        <v>98</v>
+      </c>
+      <c r="B99">
+        <v>2026</v>
+      </c>
+      <c r="C99" t="s">
+        <v>537</v>
+      </c>
+      <c r="D99" t="s">
+        <v>538</v>
+      </c>
+      <c r="E99" t="s">
+        <v>18</v>
+      </c>
+      <c r="F99" t="s">
+        <v>24</v>
+      </c>
+      <c r="G99" s="1"/>
+      <c r="H99" t="s">
+        <v>27</v>
+      </c>
+      <c r="I99" s="1">
+        <v>46085</v>
+      </c>
+      <c r="J99" s="1">
+        <v>46106</v>
+      </c>
+      <c r="K99">
+        <v>21</v>
+      </c>
+      <c r="L99" s="1">
+        <v>46139</v>
+      </c>
+      <c r="M99" t="s">
+        <v>20</v>
+      </c>
+      <c r="N99">
+        <v>33</v>
+      </c>
+      <c r="O99">
+        <v>1</v>
+      </c>
+      <c r="P99" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="100" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A100">
+        <v>99</v>
+      </c>
+      <c r="B100">
+        <v>2026</v>
+      </c>
+      <c r="C100" t="s">
+        <v>539</v>
+      </c>
+      <c r="D100" t="s">
+        <v>540</v>
+      </c>
+      <c r="E100" t="s">
+        <v>18</v>
+      </c>
+      <c r="F100" t="s">
+        <v>18</v>
+      </c>
+      <c r="G100" s="1"/>
+      <c r="H100" t="s">
+        <v>27</v>
+      </c>
+      <c r="I100" s="1">
+        <v>46112</v>
+      </c>
+      <c r="J100" s="1">
+        <v>46122</v>
+      </c>
+      <c r="K100">
+        <v>10</v>
+      </c>
+      <c r="L100" s="1">
+        <v>46139</v>
+      </c>
+      <c r="M100" t="s">
+        <v>20</v>
+      </c>
+      <c r="N100">
+        <v>17</v>
+      </c>
+      <c r="O100">
+        <v>1</v>
+      </c>
+      <c r="P100" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="101" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A101">
+        <v>100</v>
+      </c>
+      <c r="B101">
+        <v>2026</v>
+      </c>
+      <c r="C101" t="s">
+        <v>541</v>
+      </c>
+      <c r="D101" t="s">
+        <v>542</v>
+      </c>
+      <c r="E101" t="s">
+        <v>18</v>
+      </c>
+      <c r="F101" t="s">
+        <v>18</v>
+      </c>
+      <c r="G101" s="1"/>
+      <c r="H101" t="s">
+        <v>27</v>
+      </c>
+      <c r="I101" s="1">
+        <v>46108</v>
+      </c>
+      <c r="J101" s="1">
+        <v>46139</v>
+      </c>
+      <c r="K101">
+        <v>31</v>
+      </c>
+      <c r="L101" s="1">
+        <v>46157</v>
+      </c>
+      <c r="M101" t="s">
+        <v>20</v>
+      </c>
+      <c r="N101">
+        <v>18</v>
+      </c>
+      <c r="O101">
+        <v>1</v>
+      </c>
+      <c r="P101" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="102" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A102">
+        <v>101</v>
+      </c>
+      <c r="B102">
+        <v>2026</v>
+      </c>
+      <c r="C102" t="s">
+        <v>543</v>
+      </c>
+      <c r="D102" t="s">
+        <v>544</v>
+      </c>
+      <c r="E102" t="s">
+        <v>18</v>
+      </c>
+      <c r="F102" t="s">
+        <v>18</v>
+      </c>
+      <c r="G102" s="1"/>
+      <c r="H102" t="s">
+        <v>27</v>
+      </c>
+      <c r="I102" s="1">
+        <v>46132</v>
+      </c>
+      <c r="J102" s="1">
+        <v>46136</v>
+      </c>
+      <c r="K102">
+        <v>4</v>
+      </c>
+      <c r="L102" s="1">
+        <v>46164</v>
+      </c>
+      <c r="M102" t="s">
+        <v>20</v>
+      </c>
+      <c r="N102">
+        <v>28</v>
+      </c>
+      <c r="O102">
+        <v>1</v>
+      </c>
+      <c r="P102" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="103" spans="1:16" x14ac:dyDescent="0.35">
+      <c r="A103">
+        <v>102</v>
+      </c>
+      <c r="B103">
+        <v>2026</v>
+      </c>
+      <c r="C103" t="s">
+        <v>545</v>
+      </c>
+      <c r="D103" t="s">
+        <v>546</v>
+      </c>
+      <c r="E103" t="s">
+        <v>18</v>
+      </c>
+      <c r="F103" t="s">
+        <v>18</v>
+      </c>
+      <c r="G103" s="1">
+        <v>46050</v>
+      </c>
+      <c r="H103" t="s">
+        <v>19</v>
+      </c>
+      <c r="I103" s="1">
+        <v>46072</v>
+      </c>
+      <c r="J103" s="1">
+        <v>46072</v>
+      </c>
+      <c r="L103" s="1">
+        <v>46157</v>
+      </c>
+      <c r="M103" t="s">
+        <v>547</v>
+      </c>
+      <c r="N103">
+        <v>85</v>
+      </c>
+      <c r="O103">
+        <v>2</v>
+      </c>
+      <c r="P103" t="s">
+        <v>21</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{BE444D89-1347-4C53-8514-33B7E92BA954}">
-  <dimension ref="A1:D245"/>
+  <dimension ref="A1:D264"/>
   <sheetViews>
-    <sheetView topLeftCell="A216" workbookViewId="0">
-      <selection sqref="A1:D245"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B15" sqref="B15"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="8" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="4" width="72.85546875" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="7.54296875" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="80.7265625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="64.7265625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>151</v>
       </c>
       <c r="C1" t="s">
         <v>152</v>
       </c>
       <c r="D1" t="s">
         <v>153</v>
       </c>
     </row>
-    <row r="2" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>154</v>
       </c>
       <c r="C2" t="s">
         <v>155</v>
       </c>
       <c r="D2" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
         <v>157</v>
       </c>
       <c r="C3" t="s">
         <v>155</v>
       </c>
       <c r="D3" t="s">
         <v>156</v>
       </c>
     </row>
-    <row r="4" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A4">
         <v>2</v>
       </c>
       <c r="B4" t="s">
         <v>158</v>
       </c>
       <c r="C4" t="s">
         <v>159</v>
       </c>
       <c r="D4" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="5" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A5">
         <v>2</v>
       </c>
       <c r="B5" t="s">
         <v>161</v>
       </c>
       <c r="C5" t="s">
         <v>159</v>
       </c>
       <c r="D5" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="6" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A6">
         <v>2</v>
       </c>
       <c r="B6" t="s">
         <v>158</v>
       </c>
       <c r="C6" t="s">
         <v>162</v>
       </c>
       <c r="D6" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="7" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A7">
         <v>2</v>
       </c>
       <c r="B7" t="s">
         <v>161</v>
       </c>
       <c r="C7" t="s">
         <v>162</v>
       </c>
       <c r="D7" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="8" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A8">
         <v>3</v>
       </c>
       <c r="B8" t="s">
         <v>163</v>
       </c>
       <c r="C8" t="s">
         <v>164</v>
       </c>
       <c r="D8" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="9" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A9">
         <v>3</v>
       </c>
       <c r="B9" t="s">
         <v>163</v>
       </c>
       <c r="C9" t="s">
         <v>166</v>
       </c>
       <c r="D9" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="10" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A10">
         <v>3</v>
       </c>
       <c r="B10" t="s">
         <v>163</v>
       </c>
       <c r="C10" t="s">
         <v>167</v>
       </c>
       <c r="D10" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="11" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A11">
         <v>3</v>
       </c>
       <c r="B11" t="s">
         <v>169</v>
       </c>
       <c r="C11" t="s">
         <v>170</v>
       </c>
       <c r="D11" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="12" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A12">
         <v>4</v>
       </c>
       <c r="B12" t="s">
         <v>171</v>
       </c>
       <c r="C12" t="s">
         <v>172</v>
       </c>
       <c r="D12" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="13" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A13">
         <v>4</v>
       </c>
       <c r="B13" t="s">
         <v>174</v>
       </c>
       <c r="C13" t="s">
         <v>172</v>
       </c>
       <c r="D13" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="14" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A14">
         <v>5</v>
       </c>
       <c r="B14" t="s">
         <v>175</v>
       </c>
       <c r="C14" t="s">
         <v>176</v>
       </c>
       <c r="D14" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="15" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A15">
         <v>5</v>
       </c>
       <c r="B15" t="s">
         <v>178</v>
       </c>
       <c r="C15" t="s">
         <v>176</v>
       </c>
       <c r="D15" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="16" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A16">
         <v>5</v>
       </c>
       <c r="B16" t="s">
         <v>175</v>
       </c>
       <c r="C16" t="s">
         <v>179</v>
       </c>
       <c r="D16" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="17" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A17">
         <v>5</v>
       </c>
       <c r="B17" t="s">
         <v>178</v>
       </c>
       <c r="C17" t="s">
         <v>179</v>
       </c>
       <c r="D17" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="18" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A18">
         <v>6</v>
       </c>
       <c r="B18" t="s">
         <v>180</v>
       </c>
       <c r="C18" t="s">
         <v>181</v>
       </c>
       <c r="D18" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="19" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A19">
         <v>6</v>
       </c>
       <c r="B19" t="s">
         <v>182</v>
       </c>
       <c r="C19" t="s">
         <v>181</v>
       </c>
       <c r="D19" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="20" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A20">
         <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>183</v>
       </c>
       <c r="C20" t="s">
         <v>181</v>
       </c>
       <c r="D20" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="21" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A21">
         <v>6</v>
       </c>
       <c r="B21" t="s">
         <v>180</v>
       </c>
       <c r="C21" t="s">
         <v>184</v>
       </c>
       <c r="D21" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="22" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A22">
         <v>6</v>
       </c>
       <c r="B22" t="s">
         <v>182</v>
       </c>
       <c r="C22" t="s">
         <v>184</v>
       </c>
       <c r="D22" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="23" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A23">
         <v>6</v>
       </c>
       <c r="B23" t="s">
         <v>183</v>
       </c>
       <c r="C23" t="s">
         <v>184</v>
       </c>
       <c r="D23" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="24" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A24">
         <v>7</v>
       </c>
       <c r="B24" t="s">
         <v>186</v>
       </c>
       <c r="C24" t="s">
         <v>187</v>
       </c>
       <c r="D24" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="25" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A25">
         <v>7</v>
       </c>
       <c r="B25" t="s">
         <v>189</v>
       </c>
       <c r="C25" t="s">
         <v>187</v>
       </c>
       <c r="D25" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="26" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A26">
         <v>7</v>
       </c>
       <c r="B26" t="s">
         <v>186</v>
       </c>
       <c r="C26" t="s">
         <v>190</v>
       </c>
       <c r="D26" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="27" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A27">
         <v>7</v>
       </c>
       <c r="B27" t="s">
         <v>189</v>
       </c>
       <c r="C27" t="s">
         <v>190</v>
       </c>
       <c r="D27" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="28" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A28">
         <v>8</v>
       </c>
       <c r="B28" t="s">
         <v>191</v>
       </c>
       <c r="C28" t="s">
         <v>192</v>
       </c>
       <c r="D28" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="29" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A29">
         <v>8</v>
       </c>
       <c r="B29" t="s">
         <v>193</v>
       </c>
       <c r="C29" t="s">
         <v>192</v>
       </c>
       <c r="D29" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="30" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A30">
         <v>9</v>
       </c>
       <c r="B30" t="s">
         <v>194</v>
       </c>
       <c r="C30" t="s">
         <v>195</v>
       </c>
       <c r="D30" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="31" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A31">
         <v>9</v>
       </c>
       <c r="B31" t="s">
         <v>196</v>
       </c>
       <c r="C31" t="s">
         <v>195</v>
       </c>
       <c r="D31" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="32" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A32">
         <v>9</v>
       </c>
       <c r="B32" t="s">
         <v>194</v>
       </c>
       <c r="C32" t="s">
         <v>197</v>
       </c>
       <c r="D32" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="33" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A33">
         <v>9</v>
       </c>
       <c r="B33" t="s">
         <v>196</v>
       </c>
       <c r="C33" t="s">
         <v>197</v>
       </c>
       <c r="D33" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="34" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A34">
         <v>9</v>
       </c>
       <c r="B34" t="s">
         <v>194</v>
       </c>
       <c r="C34" t="s">
         <v>198</v>
       </c>
       <c r="D34" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="35" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A35">
         <v>9</v>
       </c>
       <c r="B35" t="s">
         <v>196</v>
       </c>
       <c r="C35" t="s">
         <v>198</v>
       </c>
       <c r="D35" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="36" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A36">
         <v>10</v>
       </c>
       <c r="B36" t="s">
         <v>200</v>
       </c>
       <c r="C36" t="s">
         <v>201</v>
       </c>
       <c r="D36" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="37" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A37">
         <v>10</v>
       </c>
       <c r="B37" t="s">
         <v>202</v>
       </c>
       <c r="C37" t="s">
         <v>203</v>
       </c>
       <c r="D37" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="38" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A38">
         <v>11</v>
       </c>
       <c r="B38" t="s">
         <v>204</v>
       </c>
       <c r="C38" t="s">
         <v>205</v>
       </c>
       <c r="D38" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="39" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A39">
         <v>11</v>
       </c>
       <c r="B39" t="s">
         <v>207</v>
       </c>
       <c r="C39" t="s">
         <v>208</v>
       </c>
       <c r="D39" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="40" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A40">
         <v>12</v>
       </c>
       <c r="B40" t="s">
         <v>209</v>
       </c>
       <c r="C40" t="s">
         <v>179</v>
       </c>
       <c r="D40" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="41" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A41">
         <v>12</v>
       </c>
       <c r="B41" t="s">
         <v>209</v>
       </c>
       <c r="C41" t="s">
         <v>210</v>
       </c>
       <c r="D41" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="42" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A42">
         <v>12</v>
       </c>
       <c r="B42" t="s">
         <v>212</v>
       </c>
       <c r="C42" t="s">
         <v>179</v>
       </c>
       <c r="D42" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="43" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A43">
         <v>12</v>
       </c>
       <c r="B43" t="s">
         <v>212</v>
       </c>
       <c r="C43" t="s">
         <v>210</v>
       </c>
       <c r="D43" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="44" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A44">
         <v>12</v>
       </c>
       <c r="B44" t="s">
         <v>213</v>
       </c>
       <c r="C44" t="s">
         <v>210</v>
       </c>
       <c r="D44" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="45" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A45">
         <v>12</v>
       </c>
       <c r="B45" t="s">
         <v>214</v>
       </c>
       <c r="C45" t="s">
         <v>172</v>
       </c>
       <c r="D45" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="46" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A46">
         <v>13</v>
       </c>
       <c r="B46" t="s">
         <v>215</v>
       </c>
       <c r="C46" t="s">
         <v>216</v>
       </c>
       <c r="D46" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="47" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A47">
         <v>13</v>
       </c>
       <c r="B47" t="s">
         <v>218</v>
       </c>
       <c r="C47" t="s">
         <v>216</v>
       </c>
       <c r="D47" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="48" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A48">
         <v>14</v>
       </c>
       <c r="B48" t="s">
         <v>219</v>
       </c>
       <c r="C48" t="s">
         <v>179</v>
       </c>
       <c r="D48" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="49" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A49">
         <v>14</v>
       </c>
       <c r="B49" t="s">
         <v>220</v>
       </c>
       <c r="C49" t="s">
         <v>179</v>
       </c>
       <c r="D49" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="50" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A50">
         <v>15</v>
       </c>
       <c r="B50" t="s">
         <v>221</v>
       </c>
       <c r="C50" t="s">
         <v>201</v>
       </c>
       <c r="D50" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="51" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A51">
         <v>15</v>
       </c>
       <c r="B51" t="s">
         <v>222</v>
       </c>
       <c r="C51" t="s">
         <v>201</v>
       </c>
       <c r="D51" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="52" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A52">
         <v>15</v>
       </c>
       <c r="B52" t="s">
         <v>221</v>
       </c>
       <c r="C52" t="s">
         <v>223</v>
       </c>
       <c r="D52" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="53" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A53">
         <v>15</v>
       </c>
       <c r="B53" t="s">
         <v>222</v>
       </c>
       <c r="C53" t="s">
         <v>223</v>
       </c>
       <c r="D53" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="54" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A54">
         <v>16</v>
       </c>
       <c r="B54" t="s">
         <v>224</v>
       </c>
       <c r="C54" t="s">
         <v>197</v>
       </c>
       <c r="D54" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="55" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A55">
         <v>16</v>
       </c>
       <c r="B55" t="s">
         <v>225</v>
       </c>
       <c r="C55" t="s">
         <v>197</v>
       </c>
       <c r="D55" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="56" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A56">
         <v>16</v>
       </c>
       <c r="B56" t="s">
         <v>224</v>
       </c>
       <c r="C56" t="s">
         <v>226</v>
       </c>
       <c r="D56" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="57" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A57">
         <v>16</v>
       </c>
       <c r="B57" t="s">
         <v>225</v>
       </c>
       <c r="C57" t="s">
         <v>226</v>
       </c>
       <c r="D57" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="58" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A58">
         <v>17</v>
       </c>
       <c r="B58" t="s">
         <v>227</v>
       </c>
       <c r="C58" t="s">
         <v>228</v>
       </c>
       <c r="D58" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="59" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A59">
         <v>17</v>
       </c>
       <c r="B59" t="s">
         <v>229</v>
       </c>
       <c r="C59" t="s">
         <v>230</v>
       </c>
       <c r="D59" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="60" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A60">
         <v>17</v>
       </c>
       <c r="B60" t="s">
         <v>232</v>
       </c>
       <c r="C60" t="s">
         <v>228</v>
       </c>
       <c r="D60" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="61" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A61">
         <v>17</v>
       </c>
       <c r="B61" t="s">
         <v>233</v>
       </c>
       <c r="C61" t="s">
         <v>234</v>
       </c>
       <c r="D61" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="62" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A62">
         <v>18</v>
       </c>
       <c r="B62" t="s">
         <v>235</v>
       </c>
       <c r="C62" t="s">
         <v>236</v>
       </c>
       <c r="D62" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="63" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A63">
         <v>18</v>
       </c>
       <c r="B63" t="s">
         <v>237</v>
       </c>
       <c r="C63" t="s">
         <v>236</v>
       </c>
       <c r="D63" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="64" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A64">
         <v>18</v>
       </c>
       <c r="B64" t="s">
         <v>238</v>
       </c>
       <c r="C64" t="s">
         <v>236</v>
       </c>
       <c r="D64" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="65" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A65">
         <v>18</v>
       </c>
       <c r="B65" t="s">
         <v>239</v>
       </c>
       <c r="C65" t="s">
         <v>236</v>
       </c>
       <c r="D65" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="66" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A66">
         <v>19</v>
       </c>
       <c r="B66" t="s">
         <v>240</v>
       </c>
       <c r="C66" t="s">
         <v>190</v>
       </c>
       <c r="D66" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="67" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A67">
         <v>19</v>
       </c>
       <c r="B67" t="s">
         <v>241</v>
       </c>
       <c r="C67" t="s">
         <v>242</v>
       </c>
       <c r="D67" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="68" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A68">
         <v>19</v>
       </c>
       <c r="B68" t="s">
         <v>243</v>
       </c>
       <c r="C68" t="s">
         <v>244</v>
       </c>
       <c r="D68" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="69" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A69">
         <v>19</v>
       </c>
       <c r="B69" t="s">
         <v>246</v>
       </c>
       <c r="C69" t="s">
         <v>247</v>
       </c>
       <c r="D69" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="70" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A70">
         <v>19</v>
       </c>
       <c r="B70" t="s">
         <v>248</v>
       </c>
       <c r="C70" t="s">
         <v>247</v>
       </c>
       <c r="D70" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="71" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A71">
         <v>19</v>
       </c>
       <c r="B71" t="s">
         <v>249</v>
       </c>
       <c r="C71" t="s">
         <v>244</v>
       </c>
       <c r="D71" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="72" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A72">
         <v>20</v>
       </c>
       <c r="B72" t="s">
         <v>250</v>
       </c>
       <c r="C72" t="s">
         <v>251</v>
       </c>
       <c r="D72" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="73" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A73">
         <v>20</v>
       </c>
       <c r="B73" t="s">
         <v>252</v>
       </c>
       <c r="C73" t="s">
         <v>253</v>
       </c>
       <c r="D73" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="74" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A74">
         <v>20</v>
       </c>
       <c r="B74" t="s">
         <v>250</v>
       </c>
       <c r="C74" t="s">
         <v>254</v>
       </c>
       <c r="D74" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="75" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A75">
         <v>21</v>
       </c>
       <c r="B75" t="s">
         <v>255</v>
       </c>
       <c r="C75" t="s">
         <v>254</v>
       </c>
       <c r="D75" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="76" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A76">
         <v>21</v>
       </c>
       <c r="B76" t="s">
         <v>256</v>
       </c>
       <c r="C76" t="s">
         <v>254</v>
       </c>
       <c r="D76" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="77" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A77">
         <v>21</v>
       </c>
       <c r="B77" t="s">
         <v>255</v>
       </c>
       <c r="C77" t="s">
         <v>257</v>
       </c>
       <c r="D77" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="78" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A78">
         <v>21</v>
       </c>
       <c r="B78" t="s">
         <v>256</v>
       </c>
       <c r="C78" t="s">
         <v>257</v>
       </c>
       <c r="D78" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="79" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A79">
         <v>21</v>
       </c>
       <c r="B79" t="s">
         <v>255</v>
       </c>
       <c r="C79" t="s">
         <v>208</v>
       </c>
       <c r="D79" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="80" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A80">
         <v>21</v>
       </c>
       <c r="B80" t="s">
         <v>256</v>
       </c>
       <c r="C80" t="s">
         <v>208</v>
       </c>
       <c r="D80" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="81" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A81">
         <v>22</v>
       </c>
       <c r="B81" t="s">
         <v>258</v>
       </c>
       <c r="C81" t="s">
         <v>166</v>
       </c>
       <c r="D81" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="82" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A82">
         <v>22</v>
       </c>
       <c r="B82" t="s">
         <v>259</v>
       </c>
       <c r="C82" t="s">
         <v>166</v>
       </c>
       <c r="D82" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="83" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A83">
         <v>23</v>
       </c>
       <c r="B83" t="s">
         <v>260</v>
       </c>
       <c r="C83" t="s">
         <v>261</v>
       </c>
       <c r="D83" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="84" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A84">
         <v>23</v>
       </c>
       <c r="B84" t="s">
         <v>262</v>
       </c>
       <c r="C84" t="s">
         <v>261</v>
       </c>
       <c r="D84" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="85" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A85">
         <v>24</v>
       </c>
       <c r="B85" t="s">
         <v>263</v>
       </c>
       <c r="C85" t="s">
         <v>264</v>
       </c>
       <c r="D85" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="86" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A86">
         <v>24</v>
       </c>
       <c r="B86" t="s">
         <v>265</v>
       </c>
       <c r="C86" t="s">
         <v>266</v>
       </c>
       <c r="D86" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="87" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A87">
         <v>25</v>
       </c>
       <c r="B87" t="s">
         <v>267</v>
       </c>
       <c r="C87" t="s">
         <v>268</v>
       </c>
       <c r="D87" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="88" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A88">
         <v>25</v>
       </c>
       <c r="B88" t="s">
         <v>269</v>
       </c>
       <c r="C88" t="s">
         <v>270</v>
       </c>
       <c r="D88" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="89" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A89">
         <v>25</v>
       </c>
       <c r="B89" t="s">
         <v>269</v>
       </c>
       <c r="C89" t="s">
         <v>271</v>
       </c>
       <c r="D89" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="90" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A90">
         <v>26</v>
       </c>
       <c r="B90" t="s">
         <v>272</v>
       </c>
       <c r="C90" t="s">
         <v>273</v>
       </c>
       <c r="D90" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="91" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A91">
         <v>26</v>
       </c>
       <c r="B91" t="s">
         <v>274</v>
       </c>
       <c r="C91" t="s">
         <v>275</v>
       </c>
       <c r="D91" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="92" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A92">
         <v>27</v>
       </c>
       <c r="B92" t="s">
         <v>276</v>
       </c>
       <c r="C92" t="s">
         <v>277</v>
       </c>
       <c r="D92" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="93" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A93">
         <v>27</v>
       </c>
       <c r="B93" t="s">
         <v>278</v>
       </c>
       <c r="C93" t="s">
         <v>277</v>
       </c>
       <c r="D93" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="94" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A94">
         <v>27</v>
       </c>
       <c r="B94" t="s">
         <v>279</v>
       </c>
       <c r="C94" t="s">
         <v>277</v>
       </c>
       <c r="D94" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="95" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A95">
         <v>28</v>
       </c>
       <c r="B95" t="s">
         <v>280</v>
       </c>
       <c r="C95" t="s">
         <v>281</v>
       </c>
       <c r="D95" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="96" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A96">
         <v>28</v>
       </c>
       <c r="B96" t="s">
         <v>282</v>
       </c>
       <c r="C96" t="s">
         <v>283</v>
       </c>
       <c r="D96" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="97" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="97" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A97">
         <v>29</v>
       </c>
       <c r="B97" t="s">
         <v>284</v>
       </c>
       <c r="C97" t="s">
         <v>285</v>
       </c>
       <c r="D97" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="98" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="98" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A98">
         <v>29</v>
       </c>
       <c r="B98" t="s">
         <v>286</v>
       </c>
       <c r="C98" t="s">
         <v>285</v>
       </c>
       <c r="D98" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="99" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A99">
         <v>30</v>
       </c>
       <c r="B99" t="s">
         <v>287</v>
       </c>
       <c r="C99" t="s">
         <v>288</v>
       </c>
       <c r="D99" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="100" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A100">
         <v>30</v>
       </c>
       <c r="B100" t="s">
         <v>289</v>
       </c>
       <c r="C100" t="s">
         <v>288</v>
       </c>
       <c r="D100" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="101" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A101">
         <v>30</v>
       </c>
       <c r="B101" t="s">
         <v>290</v>
       </c>
       <c r="C101" t="s">
         <v>288</v>
       </c>
       <c r="D101" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="102" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A102">
         <v>31</v>
       </c>
       <c r="B102" t="s">
         <v>291</v>
       </c>
       <c r="C102" t="s">
         <v>201</v>
       </c>
       <c r="D102" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="103" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A103">
         <v>31</v>
       </c>
       <c r="B103" t="s">
         <v>292</v>
       </c>
       <c r="C103" t="s">
         <v>201</v>
       </c>
       <c r="D103" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="104" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A104">
         <v>32</v>
       </c>
       <c r="B104" t="s">
         <v>293</v>
       </c>
       <c r="C104" t="s">
         <v>192</v>
       </c>
       <c r="D104" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="105" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A105">
         <v>32</v>
       </c>
       <c r="B105" t="s">
         <v>294</v>
       </c>
       <c r="C105" t="s">
         <v>192</v>
       </c>
       <c r="D105" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="106" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A106">
         <v>33</v>
       </c>
       <c r="B106" t="s">
         <v>295</v>
       </c>
       <c r="C106" t="s">
         <v>296</v>
       </c>
       <c r="D106" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="107" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A107">
         <v>33</v>
       </c>
       <c r="B107" t="s">
         <v>297</v>
       </c>
       <c r="C107" t="s">
         <v>296</v>
       </c>
       <c r="D107" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="108" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A108">
         <v>34</v>
       </c>
       <c r="B108" t="s">
         <v>298</v>
       </c>
       <c r="C108" t="s">
         <v>210</v>
       </c>
       <c r="D108" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="109" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A109">
         <v>34</v>
       </c>
       <c r="B109" t="s">
         <v>299</v>
       </c>
       <c r="C109" t="s">
         <v>300</v>
       </c>
       <c r="D109" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="110" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A110">
         <v>35</v>
       </c>
       <c r="B110" t="s">
         <v>302</v>
       </c>
       <c r="C110" t="s">
         <v>303</v>
       </c>
       <c r="D110" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="111" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A111">
         <v>35</v>
       </c>
       <c r="B111" t="s">
         <v>304</v>
       </c>
       <c r="C111" t="s">
         <v>305</v>
       </c>
       <c r="D111" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="112" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A112">
         <v>36</v>
       </c>
       <c r="B112" t="s">
         <v>306</v>
       </c>
       <c r="C112" t="s">
         <v>288</v>
       </c>
       <c r="D112" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="113" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A113">
         <v>36</v>
       </c>
       <c r="B113" t="s">
         <v>307</v>
       </c>
       <c r="C113" t="s">
         <v>308</v>
       </c>
       <c r="D113" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="114" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A114">
         <v>37</v>
       </c>
       <c r="B114" t="s">
         <v>309</v>
       </c>
       <c r="C114" t="s">
         <v>310</v>
       </c>
       <c r="D114" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="115" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A115">
         <v>37</v>
       </c>
       <c r="B115" t="s">
         <v>311</v>
       </c>
       <c r="C115" t="s">
         <v>310</v>
       </c>
       <c r="D115" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="116" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A116">
         <v>37</v>
       </c>
       <c r="B116" t="s">
         <v>309</v>
       </c>
       <c r="C116" t="s">
         <v>198</v>
       </c>
       <c r="D116" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="117" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A117">
         <v>37</v>
       </c>
       <c r="B117" t="s">
         <v>311</v>
       </c>
       <c r="C117" t="s">
         <v>198</v>
       </c>
       <c r="D117" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="118" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A118">
         <v>37</v>
       </c>
       <c r="B118" t="s">
         <v>309</v>
       </c>
       <c r="C118" t="s">
         <v>197</v>
       </c>
       <c r="D118" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="119" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A119">
         <v>37</v>
       </c>
       <c r="B119" t="s">
         <v>311</v>
       </c>
       <c r="C119" t="s">
         <v>197</v>
       </c>
       <c r="D119" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="120" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A120">
         <v>38</v>
       </c>
       <c r="B120" t="s">
         <v>312</v>
       </c>
       <c r="C120" t="s">
         <v>179</v>
       </c>
       <c r="D120" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="121" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A121">
         <v>38</v>
       </c>
       <c r="B121" t="s">
         <v>313</v>
       </c>
       <c r="C121" t="s">
         <v>314</v>
       </c>
       <c r="D121" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="122" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A122">
         <v>39</v>
       </c>
       <c r="B122" t="s">
         <v>315</v>
       </c>
       <c r="C122" t="s">
         <v>316</v>
       </c>
       <c r="D122" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="123" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A123">
         <v>39</v>
       </c>
       <c r="B123" t="s">
         <v>317</v>
       </c>
       <c r="C123" t="s">
         <v>216</v>
       </c>
       <c r="D123" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="124" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A124">
         <v>40</v>
       </c>
       <c r="B124" t="s">
         <v>318</v>
       </c>
       <c r="C124" t="s">
         <v>216</v>
       </c>
       <c r="D124" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="125" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A125">
         <v>40</v>
       </c>
       <c r="B125" t="s">
         <v>319</v>
       </c>
       <c r="C125" t="s">
         <v>216</v>
       </c>
       <c r="D125" t="s">
         <v>217</v>
       </c>
     </row>
-    <row r="126" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A126">
         <v>41</v>
       </c>
       <c r="B126" t="s">
         <v>320</v>
       </c>
       <c r="C126" t="s">
         <v>321</v>
       </c>
       <c r="D126" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="127" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A127">
         <v>41</v>
       </c>
       <c r="B127" t="s">
         <v>322</v>
       </c>
       <c r="C127" t="s">
         <v>275</v>
       </c>
       <c r="D127" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="128" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A128">
         <v>42</v>
       </c>
       <c r="B128" t="s">
         <v>323</v>
       </c>
       <c r="C128" t="s">
         <v>324</v>
       </c>
       <c r="D128" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="129" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A129">
         <v>42</v>
       </c>
       <c r="B129" t="s">
         <v>325</v>
       </c>
       <c r="C129" t="s">
         <v>324</v>
       </c>
       <c r="D129" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="130" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A130">
         <v>43</v>
       </c>
       <c r="B130" t="s">
         <v>326</v>
       </c>
       <c r="C130" t="s">
         <v>327</v>
       </c>
       <c r="D130" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="131" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A131">
         <v>43</v>
       </c>
       <c r="B131" t="s">
         <v>328</v>
       </c>
       <c r="C131" t="s">
         <v>327</v>
       </c>
       <c r="D131" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="132" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A132">
         <v>44</v>
       </c>
       <c r="B132" t="s">
         <v>329</v>
       </c>
       <c r="C132" t="s">
         <v>330</v>
       </c>
       <c r="D132" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="133" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A133">
         <v>44</v>
       </c>
       <c r="B133" t="s">
         <v>329</v>
       </c>
       <c r="C133" t="s">
         <v>321</v>
       </c>
       <c r="D133" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="134" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A134">
         <v>44</v>
       </c>
       <c r="B134" t="s">
         <v>331</v>
       </c>
       <c r="C134" t="s">
         <v>296</v>
       </c>
       <c r="D134" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="135" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A135">
         <v>46</v>
       </c>
       <c r="B135" t="s">
         <v>332</v>
       </c>
       <c r="C135" t="s">
         <v>285</v>
       </c>
       <c r="D135" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="136" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A136">
         <v>45</v>
       </c>
       <c r="B136" t="s">
         <v>333</v>
       </c>
       <c r="C136" t="s">
         <v>192</v>
       </c>
       <c r="D136" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="137" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A137">
         <v>45</v>
       </c>
       <c r="B137" t="s">
         <v>334</v>
       </c>
       <c r="C137" t="s">
         <v>285</v>
       </c>
       <c r="D137" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="138" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A138">
         <v>47</v>
       </c>
       <c r="B138" t="s">
         <v>335</v>
       </c>
       <c r="C138" t="s">
         <v>285</v>
       </c>
       <c r="D138" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="139" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A139">
         <v>47</v>
       </c>
       <c r="B139" t="s">
         <v>336</v>
       </c>
       <c r="C139" t="s">
         <v>285</v>
       </c>
       <c r="D139" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="140" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A140">
         <v>48</v>
       </c>
       <c r="B140" t="s">
         <v>337</v>
       </c>
       <c r="C140" t="s">
         <v>179</v>
       </c>
       <c r="D140" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="141" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A141">
         <v>48</v>
       </c>
       <c r="B141" t="s">
         <v>337</v>
       </c>
       <c r="C141" t="s">
         <v>338</v>
       </c>
       <c r="D141" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="142" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A142">
         <v>48</v>
       </c>
       <c r="B142" t="s">
         <v>339</v>
       </c>
       <c r="C142" t="s">
         <v>179</v>
       </c>
       <c r="D142" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="143" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A143">
         <v>48</v>
       </c>
       <c r="B143" t="s">
         <v>339</v>
       </c>
       <c r="C143" t="s">
         <v>340</v>
       </c>
       <c r="D143" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="144" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A144">
         <v>48</v>
       </c>
       <c r="B144" t="s">
         <v>339</v>
       </c>
       <c r="C144" t="s">
         <v>338</v>
       </c>
       <c r="D144" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="145" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A145">
         <v>48</v>
       </c>
       <c r="B145" t="s">
         <v>341</v>
       </c>
       <c r="C145" t="s">
         <v>285</v>
       </c>
       <c r="D145" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="146" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A146">
         <v>49</v>
       </c>
       <c r="B146" t="s">
         <v>342</v>
       </c>
       <c r="C146" t="s">
         <v>343</v>
       </c>
       <c r="D146" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="147" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A147">
         <v>49</v>
       </c>
       <c r="B147" t="s">
         <v>344</v>
       </c>
       <c r="C147" t="s">
         <v>343</v>
       </c>
       <c r="D147" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="148" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A148">
         <v>50</v>
       </c>
       <c r="B148" t="s">
         <v>345</v>
       </c>
       <c r="C148" t="s">
         <v>346</v>
       </c>
       <c r="D148" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="149" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A149">
         <v>50</v>
       </c>
       <c r="B149" t="s">
         <v>345</v>
       </c>
       <c r="C149" t="s">
         <v>347</v>
       </c>
       <c r="D149" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="150" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A150">
         <v>50</v>
       </c>
       <c r="B150" t="s">
         <v>348</v>
       </c>
       <c r="C150" t="s">
         <v>349</v>
       </c>
       <c r="D150" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="151" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A151">
         <v>51</v>
       </c>
       <c r="B151" t="s">
         <v>350</v>
       </c>
       <c r="C151" t="s">
         <v>343</v>
       </c>
       <c r="D151" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="152" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A152">
         <v>51</v>
       </c>
       <c r="B152" t="s">
         <v>351</v>
       </c>
       <c r="C152" t="s">
         <v>343</v>
       </c>
       <c r="D152" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="153" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A153">
         <v>52</v>
       </c>
       <c r="B153" t="s">
         <v>352</v>
       </c>
       <c r="C153" t="s">
         <v>353</v>
       </c>
       <c r="D153" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="154" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A154">
         <v>52</v>
       </c>
       <c r="B154" t="s">
         <v>354</v>
       </c>
       <c r="C154" t="s">
         <v>355</v>
       </c>
       <c r="D154" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="155" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A155">
         <v>52</v>
       </c>
       <c r="B155" t="s">
         <v>356</v>
       </c>
       <c r="C155" t="s">
         <v>357</v>
       </c>
       <c r="D155" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="156" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A156">
         <v>53</v>
       </c>
       <c r="B156" t="s">
         <v>358</v>
       </c>
       <c r="C156" t="s">
         <v>273</v>
       </c>
       <c r="D156" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="157" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A157">
         <v>53</v>
       </c>
       <c r="B157" t="s">
         <v>359</v>
       </c>
       <c r="C157" t="s">
         <v>360</v>
       </c>
       <c r="D157" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="158" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A158">
         <v>54</v>
       </c>
       <c r="B158" t="s">
         <v>361</v>
       </c>
       <c r="C158" t="s">
         <v>192</v>
       </c>
       <c r="D158" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="159" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A159">
         <v>54</v>
       </c>
       <c r="B159" t="s">
         <v>362</v>
       </c>
       <c r="C159" t="s">
         <v>192</v>
       </c>
       <c r="D159" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="160" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A160">
         <v>55</v>
       </c>
       <c r="B160" t="s">
         <v>363</v>
       </c>
       <c r="C160" t="s">
         <v>179</v>
       </c>
       <c r="D160" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="161" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A161">
         <v>55</v>
       </c>
       <c r="B161" t="s">
         <v>364</v>
       </c>
       <c r="C161" t="s">
         <v>179</v>
       </c>
       <c r="D161" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="162" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A162">
         <v>56</v>
       </c>
       <c r="B162" t="s">
         <v>365</v>
       </c>
       <c r="C162" t="s">
         <v>366</v>
       </c>
       <c r="D162" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="163" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A163">
         <v>56</v>
       </c>
       <c r="B163" t="s">
         <v>367</v>
       </c>
       <c r="C163" t="s">
         <v>368</v>
       </c>
       <c r="D163" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="164" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A164">
         <v>56</v>
       </c>
       <c r="B164" t="s">
         <v>365</v>
       </c>
       <c r="C164" t="s">
         <v>369</v>
       </c>
       <c r="D164" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="165" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A165">
         <v>56</v>
       </c>
       <c r="B165" t="s">
         <v>367</v>
       </c>
       <c r="C165" t="s">
         <v>355</v>
       </c>
       <c r="D165" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="166" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A166">
         <v>57</v>
       </c>
       <c r="B166" t="s">
         <v>370</v>
       </c>
       <c r="C166" t="s">
         <v>162</v>
       </c>
       <c r="D166" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="167" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A167">
         <v>57</v>
       </c>
       <c r="B167" t="s">
         <v>371</v>
       </c>
       <c r="C167" t="s">
         <v>273</v>
       </c>
       <c r="D167" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="168" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A168">
         <v>57</v>
       </c>
       <c r="B168" t="s">
         <v>372</v>
       </c>
       <c r="C168" t="s">
         <v>162</v>
       </c>
       <c r="D168" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="169" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A169">
         <v>58</v>
       </c>
       <c r="B169" t="s">
         <v>373</v>
       </c>
       <c r="C169" t="s">
         <v>374</v>
       </c>
       <c r="D169" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="170" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A170">
         <v>58</v>
       </c>
       <c r="B170" t="s">
         <v>375</v>
       </c>
       <c r="C170" t="s">
         <v>273</v>
       </c>
       <c r="D170" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="171" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A171">
         <v>59</v>
       </c>
       <c r="B171" t="s">
         <v>376</v>
       </c>
       <c r="C171" t="s">
         <v>273</v>
       </c>
       <c r="D171" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="172" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A172">
         <v>59</v>
       </c>
       <c r="B172" t="s">
         <v>377</v>
       </c>
       <c r="C172" t="s">
         <v>273</v>
       </c>
       <c r="D172" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="173" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A173">
         <v>60</v>
       </c>
       <c r="B173" t="s">
         <v>378</v>
       </c>
       <c r="C173" t="s">
         <v>273</v>
       </c>
       <c r="D173" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="174" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A174">
         <v>60</v>
       </c>
       <c r="B174" t="s">
         <v>379</v>
       </c>
       <c r="C174" t="s">
         <v>380</v>
       </c>
       <c r="D174" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="175" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A175">
         <v>60</v>
       </c>
       <c r="B175" t="s">
         <v>381</v>
       </c>
       <c r="C175" t="s">
         <v>380</v>
       </c>
       <c r="D175" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="176" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A176">
         <v>61</v>
       </c>
       <c r="B176" t="s">
         <v>382</v>
       </c>
       <c r="C176" t="s">
         <v>383</v>
       </c>
       <c r="D176" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="177" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A177">
         <v>61</v>
       </c>
       <c r="B177" t="s">
         <v>384</v>
       </c>
       <c r="C177" t="s">
         <v>383</v>
       </c>
       <c r="D177" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="178" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A178">
         <v>62</v>
       </c>
       <c r="B178" t="s">
         <v>385</v>
       </c>
       <c r="C178" t="s">
         <v>179</v>
       </c>
       <c r="D178" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="179" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A179">
         <v>62</v>
       </c>
       <c r="B179" t="s">
         <v>386</v>
       </c>
       <c r="C179" t="s">
         <v>210</v>
       </c>
       <c r="D179" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="180" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A180">
         <v>63</v>
       </c>
       <c r="B180" t="s">
         <v>399</v>
       </c>
       <c r="C180" t="s">
         <v>251</v>
       </c>
       <c r="D180" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="181" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A181">
         <v>63</v>
       </c>
       <c r="B181" t="s">
         <v>400</v>
       </c>
       <c r="C181" t="s">
         <v>254</v>
       </c>
       <c r="D181" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="182" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A182">
         <v>65</v>
       </c>
       <c r="B182" t="s">
         <v>401</v>
       </c>
       <c r="C182" t="s">
         <v>402</v>
       </c>
       <c r="D182" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="183" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A183">
         <v>66</v>
       </c>
       <c r="B183" t="s">
         <v>403</v>
       </c>
       <c r="C183" t="s">
         <v>404</v>
       </c>
       <c r="D183" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="184" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A184">
         <v>66</v>
       </c>
       <c r="B184" t="s">
         <v>405</v>
       </c>
       <c r="C184" t="s">
         <v>172</v>
       </c>
       <c r="D184" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="185" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A185">
         <v>67</v>
       </c>
       <c r="B185" t="s">
         <v>406</v>
       </c>
       <c r="C185" t="s">
         <v>273</v>
       </c>
       <c r="D185" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="186" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A186">
         <v>67</v>
       </c>
       <c r="B186" t="s">
         <v>407</v>
       </c>
       <c r="C186" t="s">
         <v>273</v>
       </c>
       <c r="D186" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="187" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A187">
         <v>69</v>
       </c>
       <c r="B187" t="s">
         <v>416</v>
       </c>
       <c r="C187" t="s">
         <v>417</v>
       </c>
       <c r="D187" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="188" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A188">
         <v>69</v>
       </c>
       <c r="B188" t="s">
         <v>418</v>
       </c>
       <c r="C188" t="s">
         <v>417</v>
       </c>
       <c r="D188" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="189" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A189">
         <v>69</v>
       </c>
       <c r="B189" t="s">
         <v>418</v>
       </c>
       <c r="C189" t="s">
         <v>210</v>
       </c>
       <c r="D189" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="190" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A190">
         <v>70</v>
       </c>
       <c r="B190" t="s">
         <v>419</v>
       </c>
       <c r="C190" t="s">
         <v>192</v>
       </c>
       <c r="D190" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="191" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A191">
         <v>70</v>
       </c>
       <c r="B191" t="s">
         <v>420</v>
       </c>
       <c r="C191" t="s">
         <v>192</v>
       </c>
       <c r="D191" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="192" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A192">
         <v>71</v>
       </c>
       <c r="B192" t="s">
         <v>421</v>
       </c>
       <c r="C192" t="s">
         <v>422</v>
       </c>
       <c r="D192" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="193" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A193">
         <v>71</v>
       </c>
       <c r="B193" t="s">
         <v>423</v>
       </c>
       <c r="C193" t="s">
         <v>422</v>
       </c>
       <c r="D193" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="194" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A194">
         <v>72</v>
       </c>
       <c r="B194" t="s">
         <v>424</v>
       </c>
       <c r="C194" t="s">
         <v>305</v>
       </c>
       <c r="D194" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="195" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A195">
         <v>72</v>
       </c>
       <c r="B195" t="s">
         <v>425</v>
       </c>
       <c r="C195" t="s">
         <v>426</v>
       </c>
       <c r="D195" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="196" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A196">
         <v>73</v>
       </c>
       <c r="B196" t="s">
         <v>439</v>
       </c>
       <c r="C196" t="s">
         <v>440</v>
       </c>
       <c r="D196" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="197" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A197">
         <v>73</v>
       </c>
       <c r="B197" t="s">
         <v>441</v>
       </c>
       <c r="C197" t="s">
         <v>440</v>
       </c>
       <c r="D197" t="s">
         <v>199</v>
       </c>
     </row>
-    <row r="198" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A198">
         <v>74</v>
       </c>
       <c r="B198" t="s">
         <v>442</v>
       </c>
       <c r="C198" t="s">
         <v>275</v>
       </c>
       <c r="D198" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="199" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A199">
         <v>74</v>
       </c>
       <c r="B199" t="s">
         <v>443</v>
       </c>
       <c r="C199" t="s">
         <v>192</v>
       </c>
       <c r="D199" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="200" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A200">
         <v>75</v>
       </c>
       <c r="B200" t="s">
         <v>444</v>
       </c>
       <c r="C200" t="s">
         <v>273</v>
       </c>
       <c r="D200" t="s">
         <v>206</v>
       </c>
     </row>
-    <row r="201" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A201">
         <v>75</v>
       </c>
       <c r="B201" t="s">
         <v>445</v>
       </c>
       <c r="C201" t="s">
         <v>296</v>
       </c>
       <c r="D201" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="202" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A202">
         <v>76</v>
       </c>
       <c r="B202" t="s">
         <v>490</v>
       </c>
       <c r="C202" t="s">
         <v>491</v>
       </c>
       <c r="D202" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="203" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A203">
         <v>76</v>
       </c>
       <c r="B203" t="s">
         <v>492</v>
       </c>
       <c r="C203" t="s">
         <v>491</v>
       </c>
       <c r="D203" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="204" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A204">
         <v>77</v>
       </c>
       <c r="B204" t="s">
         <v>446</v>
       </c>
       <c r="C204" t="s">
         <v>447</v>
       </c>
       <c r="D204" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="205" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A205">
         <v>77</v>
       </c>
       <c r="B205" t="s">
         <v>448</v>
       </c>
       <c r="C205" t="s">
         <v>285</v>
       </c>
       <c r="D205" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="206" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A206">
         <v>78</v>
       </c>
       <c r="B206" t="s">
         <v>449</v>
       </c>
       <c r="C206" t="s">
         <v>275</v>
       </c>
       <c r="D206" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="207" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A207">
         <v>78</v>
       </c>
       <c r="B207" t="s">
         <v>449</v>
       </c>
       <c r="C207" t="s">
         <v>450</v>
       </c>
       <c r="D207" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="208" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A208">
         <v>78</v>
       </c>
       <c r="B208" t="s">
         <v>451</v>
       </c>
       <c r="C208" t="s">
         <v>275</v>
       </c>
       <c r="D208" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="209" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A209">
         <v>78</v>
       </c>
       <c r="B209" t="s">
         <v>451</v>
       </c>
       <c r="C209" t="s">
         <v>452</v>
       </c>
       <c r="D209" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="210" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A210">
         <v>79</v>
       </c>
       <c r="B210" t="s">
         <v>453</v>
       </c>
       <c r="C210" t="s">
         <v>454</v>
       </c>
       <c r="D210" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="211" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A211">
         <v>79</v>
       </c>
       <c r="B211" t="s">
         <v>455</v>
       </c>
       <c r="C211" t="s">
         <v>454</v>
       </c>
       <c r="D211" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="212" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A212">
         <v>79</v>
       </c>
       <c r="B212" t="s">
         <v>456</v>
       </c>
       <c r="C212" t="s">
         <v>454</v>
       </c>
       <c r="D212" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="213" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A213">
         <v>79</v>
       </c>
       <c r="B213" t="s">
         <v>457</v>
       </c>
       <c r="C213" t="s">
         <v>454</v>
       </c>
       <c r="D213" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="214" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A214">
         <v>80</v>
       </c>
       <c r="B214" t="s">
         <v>163</v>
       </c>
       <c r="C214" t="s">
         <v>166</v>
       </c>
       <c r="D214" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="215" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A215">
         <v>80</v>
       </c>
       <c r="B215" t="s">
         <v>493</v>
       </c>
       <c r="C215" t="s">
         <v>166</v>
       </c>
       <c r="D215" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="216" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A216">
         <v>80</v>
       </c>
       <c r="B216" t="s">
         <v>494</v>
       </c>
       <c r="C216" t="s">
         <v>166</v>
       </c>
       <c r="D216" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="217" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A217">
         <v>81</v>
       </c>
       <c r="B217" t="s">
         <v>495</v>
       </c>
       <c r="C217" t="s">
         <v>454</v>
       </c>
       <c r="D217" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="218" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A218">
         <v>81</v>
       </c>
       <c r="B218" t="s">
         <v>496</v>
       </c>
       <c r="C218" t="s">
         <v>454</v>
       </c>
       <c r="D218" t="s">
         <v>165</v>
       </c>
     </row>
-    <row r="219" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A219">
         <v>82</v>
       </c>
       <c r="B219" t="s">
         <v>497</v>
       </c>
       <c r="C219" t="s">
         <v>179</v>
       </c>
       <c r="D219" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="220" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A220">
         <v>82</v>
       </c>
       <c r="B220" t="s">
         <v>498</v>
       </c>
       <c r="C220" t="s">
         <v>179</v>
       </c>
       <c r="D220" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="221" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A221">
         <v>83</v>
       </c>
       <c r="B221" t="s">
         <v>499</v>
       </c>
       <c r="C221" t="s">
         <v>500</v>
       </c>
       <c r="D221" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="222" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A222">
         <v>83</v>
       </c>
       <c r="B222" t="s">
         <v>501</v>
       </c>
       <c r="C222" t="s">
         <v>500</v>
       </c>
       <c r="D222" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="223" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A223">
         <v>84</v>
       </c>
       <c r="B223" t="s">
         <v>502</v>
       </c>
       <c r="C223" t="s">
         <v>172</v>
       </c>
       <c r="D223" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="224" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A224">
         <v>84</v>
       </c>
       <c r="B224" t="s">
         <v>503</v>
       </c>
       <c r="C224" t="s">
         <v>504</v>
       </c>
       <c r="D224" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="225" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A225">
         <v>85</v>
       </c>
       <c r="B225" t="s">
         <v>505</v>
       </c>
       <c r="C225" t="s">
         <v>506</v>
       </c>
       <c r="D225" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="226" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A226">
         <v>85</v>
       </c>
       <c r="B226" t="s">
         <v>507</v>
       </c>
       <c r="C226" t="s">
         <v>506</v>
       </c>
       <c r="D226" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="227" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A227">
         <v>85</v>
       </c>
       <c r="B227" t="s">
         <v>507</v>
       </c>
       <c r="C227" t="s">
         <v>508</v>
       </c>
       <c r="D227" t="s">
         <v>211</v>
       </c>
     </row>
-    <row r="228" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A228">
         <v>86</v>
       </c>
       <c r="B228" t="s">
         <v>509</v>
       </c>
       <c r="C228" t="s">
         <v>230</v>
       </c>
       <c r="D228" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="229" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A229">
         <v>86</v>
       </c>
       <c r="B229" t="s">
         <v>509</v>
       </c>
       <c r="C229" t="s">
         <v>285</v>
       </c>
       <c r="D229" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="230" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A230">
         <v>86</v>
       </c>
       <c r="B230" t="s">
         <v>510</v>
       </c>
       <c r="C230" t="s">
         <v>511</v>
       </c>
       <c r="D230" t="s">
         <v>185</v>
       </c>
     </row>
-    <row r="231" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A231">
         <v>88</v>
       </c>
       <c r="B231" t="s">
         <v>512</v>
       </c>
       <c r="C231" t="s">
         <v>513</v>
       </c>
       <c r="D231" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="232" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A232">
         <v>87</v>
       </c>
       <c r="B232" t="s">
         <v>514</v>
       </c>
       <c r="C232" t="s">
         <v>515</v>
       </c>
       <c r="D232" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="233" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A233">
         <v>87</v>
       </c>
       <c r="B233" t="s">
         <v>516</v>
       </c>
       <c r="C233" t="s">
         <v>517</v>
       </c>
       <c r="D233" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="234" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A234">
         <v>88</v>
       </c>
       <c r="B234" t="s">
         <v>518</v>
       </c>
       <c r="C234" t="s">
         <v>513</v>
       </c>
       <c r="D234" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="235" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A235">
         <v>89</v>
       </c>
       <c r="B235" t="s">
         <v>519</v>
       </c>
       <c r="C235" t="s">
         <v>520</v>
       </c>
       <c r="D235" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="236" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A236">
         <v>89</v>
       </c>
       <c r="B236" t="s">
         <v>521</v>
       </c>
       <c r="C236" t="s">
         <v>520</v>
       </c>
       <c r="D236" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="237" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A237">
         <v>90</v>
       </c>
       <c r="B237" t="s">
         <v>522</v>
       </c>
       <c r="C237" t="s">
         <v>172</v>
       </c>
       <c r="D237" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="238" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A238">
         <v>90</v>
       </c>
       <c r="B238" t="s">
         <v>523</v>
       </c>
       <c r="C238" t="s">
         <v>172</v>
       </c>
       <c r="D238" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="239" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A239">
         <v>91</v>
       </c>
       <c r="B239" t="s">
         <v>524</v>
       </c>
       <c r="C239" t="s">
         <v>172</v>
       </c>
       <c r="D239" t="s">
         <v>173</v>
       </c>
     </row>
-    <row r="240" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A240">
         <v>91</v>
       </c>
       <c r="B240" t="s">
         <v>525</v>
       </c>
       <c r="C240" t="s">
         <v>285</v>
       </c>
       <c r="D240" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="241" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A241">
         <v>91</v>
       </c>
       <c r="B241" t="s">
         <v>526</v>
       </c>
       <c r="C241" t="s">
         <v>285</v>
       </c>
       <c r="D241" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="242" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A242">
         <v>92</v>
       </c>
       <c r="B242" t="s">
         <v>524</v>
       </c>
       <c r="C242" t="s">
         <v>285</v>
       </c>
       <c r="D242" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="243" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A243">
         <v>92</v>
       </c>
       <c r="B243" t="s">
         <v>527</v>
       </c>
       <c r="C243" t="s">
         <v>285</v>
       </c>
       <c r="D243" t="s">
         <v>168</v>
       </c>
     </row>
-    <row r="244" spans="1:4" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A244">
         <v>93</v>
       </c>
       <c r="B244" t="s">
         <v>528</v>
       </c>
       <c r="C244" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D244" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:4" x14ac:dyDescent="0.25">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="245" spans="1:4" x14ac:dyDescent="0.35">
       <c r="A245">
         <v>93</v>
       </c>
       <c r="B245" t="s">
+        <v>529</v>
+      </c>
+      <c r="C245" t="s">
         <v>530</v>
-      </c>
-[...1 lines deleted...]
-        <v>531</v>
       </c>
       <c r="D245" t="s">
         <v>188</v>
+      </c>
+    </row>
+    <row r="246" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A246">
+        <v>94</v>
+      </c>
+      <c r="B246" t="s">
+        <v>548</v>
+      </c>
+      <c r="C246" t="s">
+        <v>549</v>
+      </c>
+      <c r="D246" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="247" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A247">
+        <v>94</v>
+      </c>
+      <c r="B247" t="s">
+        <v>550</v>
+      </c>
+      <c r="C247" t="s">
+        <v>216</v>
+      </c>
+      <c r="D247" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="248" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A248">
+        <v>95</v>
+      </c>
+      <c r="B248" t="s">
+        <v>419</v>
+      </c>
+      <c r="C248" t="s">
+        <v>192</v>
+      </c>
+      <c r="D248" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="249" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A249">
+        <v>95</v>
+      </c>
+      <c r="B249" t="s">
+        <v>551</v>
+      </c>
+      <c r="C249" t="s">
+        <v>192</v>
+      </c>
+      <c r="D249" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="250" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A250">
+        <v>96</v>
+      </c>
+      <c r="B250" t="s">
+        <v>419</v>
+      </c>
+      <c r="C250" t="s">
+        <v>192</v>
+      </c>
+      <c r="D250" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="251" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A251">
+        <v>96</v>
+      </c>
+      <c r="B251" t="s">
+        <v>552</v>
+      </c>
+      <c r="C251" t="s">
+        <v>192</v>
+      </c>
+      <c r="D251" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="252" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A252">
+        <v>97</v>
+      </c>
+      <c r="B252" t="s">
+        <v>553</v>
+      </c>
+      <c r="C252" t="s">
+        <v>513</v>
+      </c>
+      <c r="D252" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="253" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A253">
+        <v>97</v>
+      </c>
+      <c r="B253" t="s">
+        <v>554</v>
+      </c>
+      <c r="C253" t="s">
+        <v>513</v>
+      </c>
+      <c r="D253" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="254" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A254">
+        <v>98</v>
+      </c>
+      <c r="B254" t="s">
+        <v>555</v>
+      </c>
+      <c r="C254" t="s">
+        <v>201</v>
+      </c>
+      <c r="D254" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="255" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A255">
+        <v>98</v>
+      </c>
+      <c r="B255" t="s">
+        <v>556</v>
+      </c>
+      <c r="C255" t="s">
+        <v>201</v>
+      </c>
+      <c r="D255" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="256" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A256">
+        <v>99</v>
+      </c>
+      <c r="B256" t="s">
+        <v>557</v>
+      </c>
+      <c r="C256" t="s">
+        <v>273</v>
+      </c>
+      <c r="D256" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="257" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A257">
+        <v>99</v>
+      </c>
+      <c r="B257" t="s">
+        <v>558</v>
+      </c>
+      <c r="C257" t="s">
+        <v>559</v>
+      </c>
+      <c r="D257" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="258" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A258">
+        <v>100</v>
+      </c>
+      <c r="B258" t="s">
+        <v>560</v>
+      </c>
+      <c r="C258" t="s">
+        <v>561</v>
+      </c>
+      <c r="D258" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="259" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A259">
+        <v>100</v>
+      </c>
+      <c r="B259" t="s">
+        <v>562</v>
+      </c>
+      <c r="C259" t="s">
+        <v>230</v>
+      </c>
+      <c r="D259" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="260" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A260">
+        <v>100</v>
+      </c>
+      <c r="B260" t="s">
+        <v>563</v>
+      </c>
+      <c r="C260" t="s">
+        <v>564</v>
+      </c>
+      <c r="D260" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="261" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A261">
+        <v>101</v>
+      </c>
+      <c r="B261" t="s">
+        <v>565</v>
+      </c>
+      <c r="C261" t="s">
+        <v>273</v>
+      </c>
+      <c r="D261" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="262" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A262">
+        <v>101</v>
+      </c>
+      <c r="B262" t="s">
+        <v>566</v>
+      </c>
+      <c r="C262" t="s">
+        <v>273</v>
+      </c>
+      <c r="D262" t="s">
+        <v>206</v>
+      </c>
+    </row>
+    <row r="263" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A263">
+        <v>101</v>
+      </c>
+      <c r="B263" t="s">
+        <v>567</v>
+      </c>
+      <c r="C263" t="s">
+        <v>172</v>
+      </c>
+      <c r="D263" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="264" spans="1:4" x14ac:dyDescent="0.35">
+      <c r="A264">
+        <v>101</v>
+      </c>
+      <c r="B264" t="s">
+        <v>568</v>
+      </c>
+      <c r="C264" t="s">
+        <v>172</v>
+      </c>
+      <c r="D264" t="s">
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   s q m i d = " 1 f 0 2 5 9 0 4 - b 9 e e - 4 b 2 8 - b 3 2 c - 5 b 9 a 6 1 0 0 e c d d "   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A B Q D A A B Q S w M E F A A C A A g A 5 W u B X I z h q 1 m k A A A A 9 g A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A h Y 9 L D o I w G I S v Q r q n L 2 J C y E 9 Z u I X E x I S 4 b U r F R i i G l s f d X H g k r y B G U X c u 5 5 t v M X O / 3 i C b 2 y Y Y d e 9 M Z 1 P E M E W B t q q r j K 1 T N P h j G K N M w E 6 q s 6 x 1 s M j W J b O r U n T y / p I Q M k 0 T n i L c 9 T X h l D J y K P K 9 O u l W o o 9 s / s u h s c 5 L q z Q S U L 7 G C I 7 Z h u G I x 5 g C W S E U x n 4 F v u x 9 t j 8 Q t k P j h 1 6 L Z g z z E s g a g b w / i A d Q S w M E F A A C A A g A 5 W u B X A / K 6 a u k A A A A 6 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O S w 7 C M A x E r x J 5 n 7 q w Q A g 1 Z Q H c g A t E w f 2 I 5 q P G R e F s L D g S V y B t d 4 i l Z + Z 5 5 v N 6 V 8 d k B / G g M f b e K d g U J Q h y x t 9 6 1 y q Y u J F 7 O N b V 9 R k o i h x 1 U U H H H A 6 I 0 X R k d S x 8 I J e d x o 9 W c z 7 H F o M 2 d 9 0 S b s t y h 8 Y 7 J s e S 5 x 9 Q V 2 d q 9 D S w u K Q s r 7 U Z B 3 F a c 3 O V A q b E u M j 4 l 7 A / e R 3 C 0 B v N 2 c Q k b Z R 2 I X E Z X n 8 B U E s D B B Q A A g A I A O V r g V w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A O V r g V y M 4 a t Z p A A A A P Y A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A D l a 4 F c D 8 r p q 6 Q A A A D p A A A A E w A A A A A A A A A A A A A A A A D w A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A O V r g V w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A O E B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D w C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P p c B A A A A A A A A d Q E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J S Z W x h d G l v b n N o a X B z I i B W Y W x 1 Z T 0 i c 0 F B Q U F B Q T 0 9 I i A v P j w v U 3 R h Y m x l R W 5 0 c m l l c z 4 8 L 0 l 0 Z W 0 + P C 9 J d G V t c z 4 8 L 0 x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z T 4 W A A A A U E s F B g A A A A A A A A A A A A A A A A A A A A A A A C Y B A A A B A A A A 0 I y d 3 w E V 0 R G M e g D A T 8 K X 6 w E A A A D U j 8 l B a y O 8 T 6 e t p K 0 D u 0 I v A A A A A A I A A A A A A B B m A A A A A Q A A I A A A A O s a N b l 2 e + i B + z Q 1 X g i a x h J i z h 9 I 4 l a q P M b Y z S X 2 a V R U A A A A A A 6 A A A A A A g A A I A A A A D H p p b B p y 7 l u 6 Y E o g L T 7 f J E 4 b w 0 9 W d D s f f g L X g K d W G / P U A A A A N C m y 0 7 + U t L F X i F V E m G G c / R F X i N o G p d t t n y n 7 L H 7 l F A H Q R Z J 8 U f q f x r N k J 3 c L V v j a p w A J Y B J z u l q V d y u 7 M q Z n g i A q w M G K Y h 6 G j X C o N K 2 8 i W v Q A A A A B c w F g p 6 7 4 T g 5 9 j x U Z C Y U l t 7 Q o K + z i M 1 2 9 + w + Z + 2 6 0 m K J Y p S 0 9 D 9 V g g u 4 W F o S U C E n 3 f m 2 / G K i B n v Y i b h q 2 g h G + s = < / D a t a M a s h u p > 
+<file path=customXml/item1.xml>��< ? x m l   v e r s i o n = " 1 . 0 "   e n c o d i n g = " u t f - 1 6 " ? > < D a t a M a s h u p   x m l n s = " h t t p : / / s c h e m a s . m i c r o s o f t . c o m / D a t a M a s h u p " > A A A A A A 4 D A A B Q S w M E F A A C A A g A L G b o X I 7 p 4 f i n A A A A 9 w A A A B I A H A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W w g o h g A K K A U A A A A A A A A A A A A A A A A A A A A A A A A A A A A e 7 9 7 v 4 1 9 R W 6 O Q l l q U X F m f p 6 t k q G e g Z J C c U l i X k p i T n 5 e q q 1 S X r 6 S v R 0 v l 0 1 A Y n J 2 Y n q q A l B 1 X r F V R X G K r V J G S U m B l b 5 + e X m 5 X r m x X n 5 R u r 6 R g Y G h f o S v T 3 B y R m p u o h J c c S Z h x b q Z e S B r k 1 O V 7 G z C I K 6 x M 9 I z N D X R M z e 3 0 D O w 0 Y c J 2 v h m 5 i E U G A E d D J J F E r R x L s 0 p K S 1 K t c s p 0 / U J s 9 G H c W 3 0 o X 6 w A w B Q S w M E F A A C A A g A L G b o X F N y O C y b A A A A 4 Q A A A B M A H A B b Q 2 9 u d G V u d F 9 U e X B l c 1 0 u e G 1 s I K I Y A C i g F A A A A A A A A A A A A A A A A A A A A A A A A A A A A G 2 O P Q 7 C M A x G r x J 5 b 1 0 Y E E J N G Y A b c I E o u D + i c a L G R e V s D B y J K 5 C 2 a 0 d / f s + f f 5 9 v e Z 5 c r 1 4 0 x M 6 z h l 1 e g C K 2 / t F x o 2 G U O j v C u S r v 7 0 B R J Z S j h l Y k n B C j b c m Z m P t A n D a 1 H 5 y R N A 4 N B m O f p i H c F 8 U B r W c h l k z m G 1 C V V 6 r N 2 I u 6 T S l e a 5 M O 6 r J y c 5 U G o U l w i X H T c F t 8 6 E 3 H i 4 H L w 9 U f U E s D B B Q A A g A I A C x m 6 F w o i k e 4 D g A A A B E A A A A T A B w A R m 9 y b X V s Y X M v U 2 V j d G l v b j E u b S C i G A A o o B Q A A A A A A A A A A A A A A A A A A A A A A A A A A A A r T k 0 u y c z P U w i G 0 I b W A F B L A Q I t A B Q A A g A I A C x m 6 F y O 6 e H 4 p w A A A P c A A A A S A A A A A A A A A A A A A A A A A A A A A A B D b 2 5 m a W c v U G F j a 2 F n Z S 5 4 b W x Q S w E C L Q A U A A I A C A A s Z u h c U 3 I 4 L J s A A A D h A A A A E w A A A A A A A A A A A A A A A A D z A A A A W 0 N v b n R l b n R f V H l w Z X N d L n h t b F B L A Q I t A B Q A A g A I A C x m 6 F w o i k e 4 D g A A A B E A A A A T A A A A A A A A A A A A A A A A A N s B A A B G b 3 J t d W x h c y 9 T Z W N 0 a W 9 u M S 5 t U E s F B g A A A A A D A A M A w g A A A D Y C A A A A A B A B A A D v u 7 8 8 P 3 h t b C B 2 Z X J z a W 9 u P S I x L j A i I G V u Y 2 9 k a W 5 n P S J 1 d G Y t O C I / P j x Q Z X J t a X N z a W 9 u T G l z d C B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 5 m Y W x z Z T w v Q 2 F u R X Z h b H V h d G V G d X R 1 c m V Q Y W N r Y W d l c z 4 8 R m l y Z X d h b G x F b m F i b G V k P n R y d W U 8 L 0 Z p c m V 3 Y W x s R W 5 h Y m x l Z D 4 8 L 1 B l c m 1 p c 3 N p b 2 5 M a X N 0 P s U B A A A A A A A A o w E A A O + 7 v z w / e G 1 s I H Z l c n N p b 2 4 9 I j E u M C I g Z W 5 j b 2 R p b m c 9 I n V 0 Z i 0 4 I j 8 + P E x v Y 2 F s U G F j a 2 F n Z U 1 l d G F k Y X R h R m l s Z S B 4 b W x u c z p 4 c 2 Q 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h I i B 4 b W x u c z p 4 c 2 k 9 I m h 0 d H A 6 L y 9 3 d 3 c u d z M u b 3 J n L z I w M D E v W E 1 M U 2 N o Z W 1 h L W l u c 3 R h b m N l I j 4 8 S X R l b X M + P E l 0 Z W 0 + P E l 0 Z W 1 M b 2 N h d G l v b j 4 8 S X R l b V R 5 c G U + Q W x s R m 9 y b X V s Y X M 8 L 0 l 0 Z W 1 U e X B l P j x J d G V t U G F 0 a C A v P j w v S X R l b U x v Y 2 F 0 a W 9 u P j x T d G F i b G V F b n R y a W V z P j x F b n R y e S B U e X B l P S J R d W V y e U d y b 3 V w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 R W 5 0 c n k g V H l w Z T 0 i U m V s Y X R p b 2 5 z a G l w c y I g V m F s d W U 9 I n N B Q U F B Q U E 9 P S I g L z 4 8 L 1 N 0 Y W J s Z U V u d H J p Z X M + P C 9 J d G V t P j w v S X R l b X M + P C 9 M b 2 N h b F B h Y 2 t h Z 2 V N Z X R h Z G F 0 Y U Z p b G U + F g A A A F B L B Q Y A A A A A A A A A A A A A A A A A A A A A A A A m A Q A A A Q A A A N C M n d 8 B F d E R j H o A w E / C l + s B A A A A Y d Q M v G 0 r 9 U G Q M M b L k S 5 M X Q A A A A A C A A A A A A A Q Z g A A A A E A A C A A A A A v 8 5 G 3 1 l O n M V c p 5 r V 8 U c 6 B X j X l B l 8 N k f v k c b W K o W 0 E o A A A A A A O g A A A A A I A A C A A A A A Q R n Q t y O 8 2 E B 4 E q 0 4 p S 4 4 8 o p O b J i P P 7 e 7 j P r f h D + k Z J l A A A A C L 8 t Q 8 O u 6 T M 4 o 2 N B p A q k R O H X o 6 H c F x r 2 V 2 / n L 0 i U i w p / D x y L n P l i 3 B Q Y a 6 p 8 9 d r 7 C 3 S i u 1 H 6 x s L 4 8 Q Y K U B T t 6 R 8 d 9 4 I 2 6 W m r U c S z u v Y R d 9 x 0 A A A A B o 4 I r P Z Q y q e s p h d H U j b g k V u + W m 2 0 l N n + 0 A d f 4 e J C O i z X S e p 4 / G 0 Y v v 4 p 2 o 4 s N d c 2 6 l t T Z k 0 6 S 3 T g 8 N R V 6 C j w z / < / D a t a M a s h u p > 
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FDE5E4D-0F1E-45AA-9BC6-53C4E2B4709C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/DataMashup"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>